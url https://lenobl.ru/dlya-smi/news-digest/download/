--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -21,163 +21,163 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дайджест новостей за 04.2026</w:t>
+        <w:t xml:space="preserve">Дайджест новостей за 05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Утвержден Генеральный план Сланцевского поселения </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Правительство Ленинградской области утвердило изменения в генеральный план Сланцевского городского поселения до 2045 года.</w:t>
+        <w:t xml:space="preserve">Комитет по ЖКХ — на субботнике в Сосновом Бору </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 01.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вместе с коллегами из Фонда капремонта, Центра компетенций, Леноблводоканала и специалистами городской администрации сотрудники привели в порядок пляж Липово  и территорию возле памятного знака защитникам Ораниенбаумского плацдарма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Утвержден Генеральный план Сланцевского поселения</w:t>
+          <w:t xml:space="preserve">Комитет по ЖКХ — на субботнике в Сосновом Бору</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -204,119 +204,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградская область готовится ко Дню рождения </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Оргкомитет празднования Дня Ленинградской области в Ивангороде сформировал концепцию торжественных мероприятий и готовится представить ее Губернатору, чтобы перейти к финальной проработке.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко сообщил о старте «Вахты Памяти – 2026» в Ленинградской области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 02.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В этом году в акции примут участие свыше 2500 добровольцев, а сами работы продлятся до конца года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградская область готовится ко Дню рождения</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко сообщил о старте «Вахты Памяти – 2026» в Ленинградской области</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -343,119 +343,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградская область блистает на финале Кубка России по лыжным гонкам в Кировске </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко поздравил лыжницу Елизавету Маслакову с серебряным финишем.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко: «Матч состоится при любых обстоятельствах» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сегодня футбольную команду «Ленинградец» на трибунах «Рощино Арены» в матче с омским «Иртышом» поддержал губернатор Ленинградской области Александр Дрозденко вместе со своей супругой Ириной Григорьевной Дрозденко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградская область блистает на финале Кубка России по лыжным гонкам в Кировске</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко: «Матч состоится при любых обстоятельствах»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -482,119 +482,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Выборгская межрайонная больница откроет обновлённые отделения и поликлинику до конца года </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Капитальный ремонт завершается на двух этажах — в хирургическом и травматологическом отделениях.</w:t>
+        <w:t xml:space="preserve">Жилищно-коммунальный комплекс Ленобласти усилил работу в майские праздники </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 04.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О готовности объектов и аварийных бригад доложил губернатору Александру Дрозденко председатель комитета по ЖКХ Ленинградской области Денис Беляев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Выборгская межрайонная больница откроет обновлённые отделения и поликлинику до конца года</w:t>
+          <w:t xml:space="preserve">Жилищно-коммунальный комплекс Ленобласти усилил работу в майские праздники</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -621,119 +621,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">72 заявки подано на второй поток #ГероиКоманды47 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Обучение по направлению «Педагогика» стартует 1 июля.</w:t>
+        <w:t xml:space="preserve">Ленинградской области — комплексное развитие </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 04.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По оперативным данным комитета по строительству, за четыре месяца 2026 года в Ленинградской области ввели 1,36 млн кв. м жилья.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">72 заявки подано на второй поток #ГероиКоманды47</w:t>
+          <w:t xml:space="preserve">Ленинградской области — комплексное развитие</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -760,119 +760,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">НАЦПРОЕКТ: Ленобласть инициирует новые критерии оценки проекта по повышению производительности труда </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область предложила оценивать регионы по вовлеченности первых лиц в федеральный проект повышения производительности труда.  Инициатива была озвучена на заседании рабочей группы «Производительность труда» подкомиссии Госсовета России по направлению «Эффективная и конкурентная экономика» вице-губернатором Ленобласти по экономическому развитию Егором Мищеряковым.</w:t>
+        <w:t xml:space="preserve">Проект «Навигатор 100-летия» открыла видеомедитация о природе и просторах Ленинградской области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 04.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">АНО «Синергия Сердец» при поддержке гранта губернатора Ленинградской области запустила проект «Навигатор 100-летия». В центре «Навигатора» — интерактивный портал с картой юбилейных мероприятий, историческим архивом, современными достижениями области и возможностью строить персональные маршруты празднования. Также будет создано 100 коротких видео-новелл о людях, территориях и символах Ленинградской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">НАЦПРОЕКТ: Ленобласть инициирует новые критерии оценки проекта по повышению производительности труда</w:t>
+          <w:t xml:space="preserve">Проект «Навигатор 100-летия» открыла видеомедитация о природе и просторах Ленинградской области</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -899,119 +899,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградская область — в федеральном дорожном плане до 2031 года </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Председатель Правительства РФ Михаил Мишустин утвердил обновленный перечень мероприятий дорожной деятельности на 2026–2031 годы.</w:t>
+        <w:t xml:space="preserve">Ленобласть открывает архитектурные таланты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 05.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитет градостроительной политики Ленинградской области завершил прием заявок на ежегодный конкурс «Концепция пространственного развития муниципальных образований Ленинградской области».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградская область — в федеральном дорожном плане до 2031 года</w:t>
+          <w:t xml:space="preserve">Ленобласть открывает архитектурные таланты</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1038,119 +1038,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть подвела итоги IV Архитектурного конкурса </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Первые места в своих номинациях заняли проекты благоустройства Выборга, Волхова и Приморска. По нацпроекту «Инфраструктура для жизни» могут быть реализованы все представленные проекты, если их поддержат местные жители.</w:t>
+        <w:t xml:space="preserve">Нацпроекты: Волосово украсит уникальный фарфор </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 06.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленобласть готовится к Всероссийскому конкурсу проектов благоустройства. Уникальный проект представит Волосово: элементы благоустройства здесь украсят фарфоровыми вставками с художественной росписью по историческим мотивам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть подвела итоги IV Архитектурного конкурса</w:t>
+          <w:t xml:space="preserve">Нацпроекты: Волосово украсит уникальный фарфор</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1177,119 +1177,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">От ГТО до «Весенней капели»: спортивные выходные в Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В 47 регионе спорт объединяет: в Лужском районе пройдёт масштабная акция «10 000 шагов к жизни». В это время в Приозерском районе развернутся настоящие баскетбольные баталии среди мужских команд в рамках 21-й Спартакиады поселений. Не отстает и Тосненский район: здесь проведут Единый день ГТО — каждый сможет проверить себя на прочность. В Бокситогорском районе — грация, красота и музыка: муниципальные соревнования по художественной гимнастике «Весенняя капель».</w:t>
+        <w:t xml:space="preserve">В Ленобласти запустили первый в России ГЕО-театр </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 06.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Театрализованные экспедиции в Саблинские пещеры для школьников начала проводить общественная организация «Сохранение природы и культурного наследия» при поддержке гранта Губернатора Ленинградской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">От ГТО до «Весенней капели»: спортивные выходные в Ленобласти</w:t>
+          <w:t xml:space="preserve">В Ленобласти запустили первый в России ГЕО-театр</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1316,119 +1316,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Расскажи обо мне, мама»: видеопроект о судьбах защитников ищет героев </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">АНО «КОД 47» запускает проект «Герои 47: Судьбы и память» и ищет участников для интервью. При поддержке гранта Губернатора Ленинградской области будет снято 10 документальных видеоисторий и выпущена печатная книга «Расскажи обо мне, мама» — архив памяти для будущих поколений.</w:t>
+        <w:t xml:space="preserve">Спортивные выходные Ленобласти в честь 9 Мая </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Эти выходные в Ленинградской области приурочены ко Дню Победы. Утром 9 мая в Волхове стартует легкоатлетический забег, во Всеволожском районе пройдёт эстафета «Ради жизни на Земле», в Кингисеппском районе развернётся футбольный «Кубок Победы», а в Ломоносовском — хоккейный турнир.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«Расскажи обо мне, мама»: видеопроект о судьбах защитников ищет героев</w:t>
+          <w:t xml:space="preserve">Спортивные выходные Ленобласти в честь 9 Мая</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1455,119 +1455,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Трое ленинградских школьников – в числе первых победителей и призеров Всероссийской олимпиады </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Победители и призеры заключительного этапа олимпиады получат премии и стипендии в размере более 1 млн. рублей от губернатора Ленинградской области Александра Дрозденко.</w:t>
+        <w:t xml:space="preserve">В апреле на субботники вышли более 200 тысяч жителей Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Символично, что накануне Дня Победы в регионе привели в порядок 1945 территорий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Трое ленинградских школьников – в числе первых победителей и призеров Всероссийской олимпиады</w:t>
+          <w:t xml:space="preserve">В апреле на субботники вышли более 200 тысяч жителей Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1594,119 +1594,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть обновляет «лесную» технику </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Новые автомобили, вездеходы и пожарные автоцистерны получили сегодня областные лесничества. Ключи от 41 новой машины вручил глава региона Александр Дрозденко.</w:t>
+        <w:t xml:space="preserve">Ленобласть впервые принимает Всероссийскую школу режиссёров государственных праздников </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47 регион стал площадкой Всероссийской школы молодых режиссёров государственных праздников «Горизонты профессии». 150 участников из 11 регионов на практике научатся создавать театрализованные представления на «местах памяти»: писать сценарии, готовить эскизы и работать с историческим контекстом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть обновляет «лесную» технику</w:t>
+          <w:t xml:space="preserve">Ленобласть впервые принимает Всероссийскую школу режиссёров государственных праздников</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1733,119 +1733,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Технологии, поддержка и импортозамещение: Ленобласть укрепляет продовольственную безопасность </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Агропромышленный комплекс Ленинградской области подвел окончательные итоги работы в 2025 году и обозначил приоритетные задачи на будущее.</w:t>
+        <w:t xml:space="preserve">«Если утро начинаем со святыни, значит, день будет благим на дела» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко принял участие в уборке территории родника у Храма Преподобного Сергия Радонежского в Сертолово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Технологии, поддержка и импортозамещение: Ленобласть укрепляет продовольственную безопасность</w:t>
+          <w:t xml:space="preserve">«Если утро начинаем со святыни, значит, день будет благим на дела»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1872,119 +1872,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сабантуй-2026 в Ленинградской области отметят 13 июня </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Праздник в Энколово объединит гостей из Республик Татарстан и Башкортостан, а также представителей соседних регионов.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко: «Это не памятник скорби, это памятник мужества» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В День создания Вооружённых Сил в Ленинградской области при участии главы региона Александра Дрозденко открыли памятник «Защитникам Отечества. Группировка войск «Север» на базе 56-го учебного центра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Сабантуй-2026 в Ленинградской области отметят 13 июня</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко: «Это не памятник скорби, это памятник мужества»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2011,119 +2011,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти — 3 тысячи площадок для субботников </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко сообщил о старте подготовки к весенним экологическим акциям. В регионе уже определены 3 тысячи площадок, где пройдут субботники. Массовый выход на уборку улиц запланирован на середину апреля.</w:t>
+        <w:t xml:space="preserve">Ленинградцы — фронту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фонд «Суворов» при поддержке Ленобласти отправляет на фронт восемь машин — сообщил глава региона Александр Дрозденко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти — 3 тысячи площадок для субботников</w:t>
+          <w:t xml:space="preserve">Ленинградцы — фронту</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2150,119 +2150,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Визит делегации Брестской области в Ленобласть </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Делегация Брестской области Республики Беларусь во главе с Председателем Брестского облисполкома Петром Пархомчиком посетила предприятие ООО «Эмпериум» в Кировском районе Ленинградской области, лидера в производстве электрических пассажирских судов. Компания разрабатывает и производит суда вместимостью от 50 до 200 пассажиров.</w:t>
+        <w:t xml:space="preserve">В Приозерске состоится региональный фестиваль «День Добрососедства» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 мая комитет общественных коммуникаций Ленобласти и Центр местного сообщества в «Пятёрочке» приглашают на праздник добрососедства. В программе: встреча с ТОС и живой разговор о том, как соседи могут объединяться и привлекать средства на развитие своего двора или посёлка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Визит делегации Брестской области в Ленобласть</w:t>
+          <w:t xml:space="preserve">В Приозерске состоится региональный фестиваль «День Добрососедства»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2289,119 +2289,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко проведет прямую линию </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко в субботу, 6 апреля, в 16:00 ответит на вопросы жителей региона в формате прямой телефонной линии.</w:t>
+        <w:t xml:space="preserve">Нацпроекты: ленинградцы голосуют за благоустройство </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общественная территория на улице Военный городок в Янино-1, «Семейный сквер» в Сланцах и набережная Ижоры в Коммунаре — сегодняшние лидеры голосования за дизайн-проекты благоустройства на портале zagorodsreda.gosuslugi.ru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко проведет прямую линию</w:t>
+          <w:t xml:space="preserve">Нацпроекты: ленинградцы голосуют за благоустройство</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2428,119 +2428,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть запустила интерактивную карту субботников </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">13 апреля в регионе стартует сезон весенних субботников — уже запланировано почти 2800 адресов уборки.</w:t>
+        <w:t xml:space="preserve">Настоящий хранитель истории </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко поздравил с наступающим Днем Победы участника Великой Отечественной войны — Ивана Яковлевича Кулиша: заслуженному ветерану 101 год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть запустила интерактивную карту субботников</w:t>
+          <w:t xml:space="preserve">Настоящий хранитель истории</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2567,119 +2567,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти заработал новый маршрут «Гатчина-Балтийская — Балтийский вокзал» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко совместно с представителями правительства Санкт-Петербурга запустили новый маршрут «Гатчина-Балтийская — Балтийский вокзал». В столицу Ленинградской области теперь можно добраться на полчаса быстрее, чем на машине в час пик.</w:t>
+        <w:t xml:space="preserve">НАЦПРОЕКТ: в Ленобласти ускорилось производство картонной упаковки </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На 30% сократилось время изготовления коробки из гофрокартона, выработка выросла на 15%, а ежемесячная экономия достигла 500 тысяч рублей за счет снижения потребления целлюлозы: итоги шестимесячного участия в федеральном проекте «Производительность труда» подвела гатчинская «Ленгофра».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти заработал новый маршрут «Гатчина-Балтийская — Балтийский вокзал»</w:t>
+          <w:t xml:space="preserve">НАЦПРОЕКТ: в Ленобласти ускорилось производство картонной упаковки</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2706,119 +2706,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти отмечается День беременных </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко поздравил будущих мам и напомнил о комплексе мер поддержки, которые действуют в регионе для женщин, ожидающих ребенка.</w:t>
+        <w:t xml:space="preserve">«Часть большой команды памяти» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко посетил лагерь поисковиков близ урочища Гайтолово в Кировском районе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти отмечается День беременных</w:t>
+          <w:t xml:space="preserve">«Часть большой команды памяти»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2845,119 +2845,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть покажет, как работает современное производство </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">При поддержке гранта Губернатора Ленинградской области стартует проект «Кадры в кадре». АНО «Новые проекты» снимет 10 видеороликов о «закулисье» ведущих заводов и фабрик региона — без стереотипов, с фокусом на технологии, людей и карьерные возможности для местных жителей.</w:t>
+        <w:t xml:space="preserve">Жители Ленобласти голосуют за благоустройство и создание памятных мест </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 09.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На всероссийское голосование на портале zagorodsreda.gosuslugi.ru вынесены дизайн-проекты Аллеи Славы в Пикалёво и территории возле памятника Воину-освободителю в Тосно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть покажет, как работает современное производство</w:t>
+          <w:t xml:space="preserve">Жители Ленобласти голосуют за благоустройство и создание памятных мест</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2984,119 +2984,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">От юниоров до олимпийцев: главные спортивные события выходных в Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Кировский район примет Всероссийские соревнования «Ленинградская сила» по силовому экстриму среди юниоров и юниорок. В Ломоносовском районе пройдут тестирования ВФСК ГТО для жителей муниципального района, а Кингисеппский район организует соревнования по волейболу, посвященные Дню Космонавтики, а также турнир по водному поло на призы Олимпийского чемпиона С.В. Котенко.</w:t>
+        <w:t xml:space="preserve">Ленобласть получит 14,3 млн рублей на культурные проекты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Семь проектов из Ленинградской области победили во втором конкурсе Президентского фонда культурных инициатив 2026 года. Общая сумма грантов — 14 316 528 рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">От юниоров до олимпийцев: главные спортивные события выходных в Ленобласти</w:t>
+          <w:t xml:space="preserve">Ленобласть получит 14,3 млн рублей на культурные проекты</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3123,119 +3123,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нацпроекты: Ленобласть выбрала малые архитектурные формы к 100-летию </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Дорога Жизни и победная полуторка, музыка ветра на Финском заливе и подсветка в виде северного сияния, краснокнижная нерпа и поющая корюшка — в Ленобласти подвели итоги конкурса «ПроСТОмаф», посвященного предстоящему 100-летию региона.</w:t>
+        <w:t xml:space="preserve">Ленобласть модернизирует инженерную инфраструктуру в шести районах </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 12.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Объявлены конкурсы на капитальный ремонт водопроводных и канализационных сетей на десяти объектах ГУП «Леноблводоканал» в Приозерском, Волховском, Тихвинском, Всеволожском, Кингисеппском и Сланцевском районах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Нацпроекты: Ленобласть выбрала малые архитектурные формы к 100-летию</w:t>
+          <w:t xml:space="preserve">Ленобласть модернизирует инженерную инфраструктуру в шести районах</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3262,119 +3262,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградские школьники доказали свой интеллект на всероссийском уровне: подведены итоги Плехановской олимпиады </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Региональный центр финансовой грамотности Ленинградской области совместно со Светланой Малевич, волонтером финансового просвещения, подготовил к финалу рекордное число участников — более 35 школьников из 47-го региона прошли в заключительный этап Плехановской олимпиады.</w:t>
+        <w:t xml:space="preserve">Ветераны и пенсионеры Ленобласти — на VIII Спартакиаде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 14.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ветераны и пенсионеры Ленобласти дают фору молодым! В регионе при поддержке гранта Губернатора Ленинградской области стартовала VIII Спартакиада ветеранов: с 13 по 15 мая на туристско-спортивной базе «Связист» в Приозерском районе проходят соревнования, которые объединили ветеранские команды со всей Ленинградской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградские школьники доказали свой интеллект на всероссийском уровне: подведены итоги Плехановской олимпиады</w:t>
+          <w:t xml:space="preserve">Ветераны и пенсионеры Ленобласти — на VIII Спартакиаде</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3401,119 +3401,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Горячая линия МФЦ и Роскадастра – о новых услугах </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В понедельник, 13 апреля, в прямом эфире «Директор МФЦ – на связи!» будут обсуждаться важные вопросы землепользования. На связи с жителями региона будут директор региональной сети МФЦ Сергей Есипов и директор филиала ППК «Роскадастр» по Ленинградской области Тимофей Сидяйкин.</w:t>
+        <w:t xml:space="preserve">Спортивные выходные в Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 14.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Межмуниципальные соревнования по фигурному катанию на коньках, посвященные Дню в Великой Отечественной войне. Волосовский район 6 этап Спартакиады Волосовского муниципального района «Стрельба из пневматического оружия». Кубок и Первенство Всеволожского муниципального района по пляжному волейболу - во Всеволожске. В лодейном  поле Первенство Лодейнопольского района по баскетболу 3х3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Горячая линия МФЦ и Роскадастра – о новых услугах</w:t>
+          <w:t xml:space="preserve">Спортивные выходные в Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3540,119 +3540,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласти — больше космоса </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Поехали: накануне Дня Космонавтики космическое детское пространство в Кировске получило официальный статус научной детской площадки.</w:t>
+        <w:t xml:space="preserve">В Ленобласти сформируют дополнительные мобильные огневые группы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 14.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленинградской области до 1 июня 2026 года будут дополнительно сформированы мобильные огневые группы для защиты критически важных объектов от воздушных угроз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласти — больше космоса</w:t>
+          <w:t xml:space="preserve">В Ленобласти сформируют дополнительные мобильные огневые группы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3679,119 +3679,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко вошел в топ-3 медиарейтинга губернаторов России </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области по итогам марта занял третью строчку в рейтинге глав регионов России и первое место среди коллег в Северо-Западном федеральном округе по версии системы аналитики социальных сетей и СМИ «Медиалогия», сообщает ЛенТВ24.</w:t>
+        <w:t xml:space="preserve">В Ленобласть прибыли иностранные дипломаты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 15.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Делегация послов Абхазии, Вьетнама, Китая, Кубы, Лаоса, Монголии, Руанды и Таиланда начала знакомство с 47 регионом с гастрономии и техники XX века.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко вошел в топ-3 медиарейтинга губернаторов России</w:t>
+          <w:t xml:space="preserve">В Ленобласть прибыли иностранные дипломаты</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3818,119 +3818,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Проект НКО из Волосово стал партнёром нацпроекта «Экологическое благополучие» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Фестиваль «День детского экологического кино России» Фонда «Вторресурс» стал финалистом национальной премии «Наш вклад» — и получил статус партнёра нацпроекта «Экологическое благополучие».</w:t>
+        <w:t xml:space="preserve">Янино-1, Пикалёво и Отрадное — в лидерах голосования за благоустройство </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 18.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">94930 жителей Ленинградской области уже проголосовали за благоустройство региона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Проект НКО из Волосово стал партнёром нацпроекта «Экологическое благополучие»</w:t>
+          <w:t xml:space="preserve">Янино-1, Пикалёво и Отрадное — в лидерах голосования за благоустройство</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3957,119 +3957,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти стартовал сезон субботников </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">С 13 апреля до 8 мая можно присоединиться к экологическим и патриотическим мероприятиям и добавить на карту адрес своей весенней уборки.</w:t>
+        <w:t xml:space="preserve">Мультицентр расширяет инфраструктуру для участников СВО </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 18.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На 15 % готовы Центр по развитию предпринимательства и деловой активности участников СВО и Центр по обучению ремонту и обслуживанию технических средств реабилитации на территории Мультицентра социальной и трудовой интеграции. Ход строительства проконтролировал вице-губернатор Ленинградской области Евгений Барановский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти стартовал сезон субботников</w:t>
+          <w:t xml:space="preserve">Мультицентр расширяет инфраструктуру для участников СВО</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4096,119 +4096,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">НАЦПРОЕКТ: Ленобласть наращивает бережливые компетенции досуговых учреждений </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Бережливые технологии внедрили в Киришском дворце творчества. Благодаря новому взгляду на привычные процессы вдвое ускорилась подготовка детских поездок на выступления.</w:t>
+        <w:t xml:space="preserve">Ленобласть наращивает темпы капитального ремонта жилья </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 18.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За три года в регионе капитально отремонтировали 1504 многоквартирных дома, а планы на ближайшие три года — еще более 2000 зданий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">НАЦПРОЕКТ: Ленобласть наращивает бережливые компетенции досуговых учреждений</w:t>
+          <w:t xml:space="preserve">Ленобласть наращивает темпы капитального ремонта жилья</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4235,119 +4235,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко: «Работы меньше не будет. Нам все с вами по плечу. Только вперед!» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области представил областным депутатам Законодательного собрания результаты работы своей команды за прошлый год. В центре внимания — вопросы безопасности, экономики, мер поддержки, здравоохранения.</w:t>
+        <w:t xml:space="preserve">Ленобласть подпишет на ПМЭФ-2026 более 20 соглашений на 300 млрд руб </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 18.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Александр Дрозденко в преддверии Петербургского международного экономического форума раскрыл основные параметры инвестиционных соглашений Ленинградской области. В этом году делегация 47-го региона планирует заключить более 20 соглашений с совокупным объёмом инвестиций не менее 300 млрд рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко: «Работы меньше не будет. Нам все с вами по плечу. Только вперед!»</w:t>
+          <w:t xml:space="preserve">Ленобласть подпишет на ПМЭФ-2026 более 20 соглашений на 300 млрд руб</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4374,119 +4374,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Как Ленобласть проведет спортивные выходные </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Сосновом Бору пройдет физкультурное мероприятие «Кубок Сосновоборского городского округа по дартс, посвященный Дню города Сосновый Бор»; в Подпорожском районе состоятся товарищеские встречи по киокушин, посвященные Дню космонавтики, а также турнир по шахматам «Мемориал К.А. Яниша» в Выборге; кроме того, в Бокситогорском районе пройдут соревнования по плаванию «Весенние старты» среди молодежи.</w:t>
+        <w:t xml:space="preserve">На Форте «Красная Горка» создадут новый экопатриотический маршрут </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 18.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">К уборке территории уже приступили более 100 волонтёров, а летом при поддержке гранта Губернатора Ленинградской области здесь появится новый информационный маршрут и исторический арт-объект.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Как Ленобласть проведет спортивные выходные</w:t>
+          <w:t xml:space="preserve">На Форте «Красная Горка» создадут новый экопатриотический маршрут</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4513,119 +4513,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Фестиваль «Корюшка идёт!» уже на пороге </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">О подробностях подготовки рассказал губернатор Ленинградской области Александр Дрозденко.</w:t>
+        <w:t xml:space="preserve">Ленинградцы — фронту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 19.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко передал технику и оборудование подшефным подразделениям на СВО в ходе рабочей поездки в новые регионы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Фестиваль «Корюшка идёт!» уже на пороге</w:t>
+          <w:t xml:space="preserve">Ленинградцы — фронту</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4652,119 +4652,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть развивает газификацию </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Подробности рассказал Александр Дрозденко на встрече с журналистами районных СМИ в пресс-клубе.</w:t>
+        <w:t xml:space="preserve">В Ленобласти открылся первый благоустроенный двор-2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленинградской области завершён первый объект благоустройства этого года — двор в Буграх.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть развивает газификацию</w:t>
+          <w:t xml:space="preserve">В Ленобласти открылся первый благоустроенный двор-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4791,119 +4791,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Весна наступает по расписанию — и вода зовёт! </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">С 18 апреля 2026 года в Ленинградской области официально стартует навигация для маломерных судов.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко: «Память здесь держится на конкретных делах» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области рассказал о помощи, которую регион оказывает подшефному Енакиево (ДНР) в восстановлении памятников героям Великой Отечественной войны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Весна наступает по расписанию — и вода зовёт!</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко: «Память здесь держится на конкретных делах»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4930,119 +4930,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Новые решения для защиты  Ленинградского неба </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">По инициативе губернатора Ленинградской области Александра Дрозденко принято решение Оперативного штаба создать  дополнительные мобильные огневые группы, к службе в которых привлечь резервистов из числа ветеранов СВО.</w:t>
+        <w:t xml:space="preserve">Ленобласть восстанавливает детский центр «Рябинка» в Енакиево </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ход работ проверил губернатор Александр Дрозденко. Глава региона сообщил, что переведет средства из своей зарплаты на пополнение книжного фонда детской библиотеки при центре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Новые решения для защиты  Ленинградского неба</w:t>
+          <w:t xml:space="preserve">Ленобласть восстанавливает детский центр «Рябинка» в Енакиево</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5069,119 +5069,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Максим Решетников: главная задача властей — помочь бизнесу адаптироваться через повышение эффективности и производительности труда </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Министр экономического развития России назвал приоритеты поддержки бизнеса: тиражирование IT- и AI-решений, выравнивание отношений малого бизнеса с крупными корпорациями и цифровыми платформами, а также переход от долговой поддержки к поддержке капитала (зонтичные поручительства, выход на биржу).</w:t>
+        <w:t xml:space="preserve">Ленобласть проводит спортивные выходные </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В выходные Ленобласть предлагает провести время на свежем воздухе — без спешки, но с интересом. Во Всеволожском районе состоится Кубок Ленинградской области по спортивному туризму, в Гатчине примут Всероссийский полумарафон «Забег.РФ», в Кировском районе организуют муниципальные спортивные соревнования по тхэквондо ИТФ «Кубок Ладоги», а в Тосненском районе будет проведён муниципальный этап Всероссийского марафона спорта и здорового образа жизни «Земля спорта» (этап ГТО).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Максим Решетников: главная задача властей — помочь бизнесу адаптироваться через повышение эффективности и производительности труда</w:t>
+          <w:t xml:space="preserve">Ленобласть проводит спортивные выходные</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5208,119 +5208,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть снова пионер во внедрении  цифровых сервисов </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">МФЦ Ленинградской области первыми в России успешно протестировали сервис «Цифровой ID» национального мессенджера MAX для идентификации личности заявителя.</w:t>
+        <w:t xml:space="preserve">Детям Енакиево — нормальный школьный день </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Крепкие здания, уроки, спорт, книги, питание, каникулы и выпускные праздники: ленинградский подход к шефской помощи Енакиево обозначил глава 47-го региона Александр Дрозденко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть снова пионер во внедрении  цифровых сервисов</w:t>
+          <w:t xml:space="preserve">Детям Енакиево — нормальный школьный день</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5347,119 +5347,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нацпроекты: все районы Ленобласти приглашают волонтеров благоустройства </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Помощникам предстоит рассказывать о дизайн-проектах и помогать жителям проголосовать через планшет или телефон.</w:t>
+        <w:t xml:space="preserve">64 проекта получат поддержку по итогам второго конкурса грантов Губернатора Ленинградской области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 21.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Объявлены победители второго конкурса грантов Губернатора Ленинградской области — 64 местных проекта получат поддержку на общую сумму 18,9 млн. рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Нацпроекты: все районы Ленобласти приглашают волонтеров благоустройства</w:t>
+          <w:t xml:space="preserve">64 проекта получат поддержку по итогам второго конкурса грантов Губернатора Ленинградской области</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5486,119 +5486,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Всероссийский субботник пройдёт 25 апреля </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Ленинградской области в этот день уже запланировано навести порядок по 442 адресам — можно успеть добавить свои территории на интерактивную карту и получить помощь в проведении субботника.</w:t>
+        <w:t xml:space="preserve">Нацпроекты: деревне Проба — надёжное водоснабжение </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жителей деревни Проба во Всеволожском районе начали подключать к обновленным сетям водоснабжения протяженностью 4 километра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Всероссийский субботник пройдёт 25 апреля</w:t>
+          <w:t xml:space="preserve">Нацпроекты: деревне Проба — надёжное водоснабжение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5625,119 +5625,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградцы помнят, помнит вся страна </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Впервые в России отмечают важную дату — День памяти жертв геноцида советского народа: в Зайцево, у мемориала мирным жителям Советского Союза, которые стали жертвами нацистского геноцида в годы Великой Отечественной войны, прошла акция памяти с участием губернатора Александра Дрозденко, помощника президента России, председателя Российского военно-исторического общества Владимира Мединского и руководителя «Национального центра исторической памяти при Президенте РФ» Елены Малышевой.</w:t>
+        <w:t xml:space="preserve">Ленинградцы выбирают скверы и набережные </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">108 617 жителей Ленинградской области уже приняли участие в голосовании за объекты благоустройства на портале zagorodsreda.gosuslugi.ru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградцы помнят, помнит вся страна</w:t>
+          <w:t xml:space="preserve">Ленинградцы выбирают скверы и набережные</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5764,119 +5764,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Зайцево презентовали сборник произведений «Без срока давности» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Книга сохраняет память о геноциде мирного населения СССР в годы Великой Отечественной войны, о преступлениях нацистов и их пособников, о трагических событиях 1940-х годов и наших дней, о мужестве, преданности, героизме и вечной скорби.</w:t>
+        <w:t xml:space="preserve">Новый садик для растущего Тельмана </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Госстройнадзор Ленинградской области разрешил ввод в эксплуатацию детского сада на 200 мест в городе Тельмана. Заказчиком строительства выступила администрация Тосненского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Зайцево презентовали сборник произведений «Без срока давности»</w:t>
+          <w:t xml:space="preserve">Новый садик для растущего Тельмана</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5903,119 +5903,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Делегация Ленобласти — на выставке «ИННОПРОМ. Центральная Азия 2026». </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Регион выводит на рынок Узбекистана еще 14 предприятий, сообщил губернатор Ленинградской области Александр Дрозденко, выступая на пленарном заседании в ходе выставки «ИННОПРОМ. Центральная Азия 2026» в Ташкенте.</w:t>
+        <w:t xml:space="preserve">В Ленобласти подвели итоги месячника по благоустройству </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Всего в регионе прошло 3200 субботников, самые масштабные состоялись в столице — Гатчине.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Делегация Ленобласти — на выставке «ИННОПРОМ. Центральная Азия 2026».</w:t>
+          <w:t xml:space="preserve">В Ленобласти подвели итоги месячника по благоустройству</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6042,119 +6042,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти подвели итоги первой недели субботников </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">93 субботника состоялись в Ленобласти за первую неделю месячника по благоустройству.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко — выпускникам: «Мы вас ждём!» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В преддверии последних звонков губернатор Александр Дрозденко встретился с выпускниками 9 и 11 классов Ленинградской области — отличниками, олимпиадниками и победителями конкурсов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти подвели итоги первой недели субботников</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко — выпускникам: «Мы вас ждём!»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6181,119 +6181,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградская область заключила соглашение с Ферганской областью Узбекистана. </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Соглашение в ходе выставки «ИННОПРОМ. Центральная Азия 2026» в Ташкенте скрепили подписями губернатор Ленинградской области Александр Дрозденко и хоким Ферганской области Республики Узбекистан Хайфулло Бозаров.</w:t>
+        <w:t xml:space="preserve">Новая школа — для Лаголово </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 26.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Госстройнадзор Ленинградской области выдал разрешение на строительство школы на 825 мест в деревне Лаголово Ломоносовского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградская область заключила соглашение с Ферганской областью Узбекистана.</w:t>
+          <w:t xml:space="preserve">Новая школа — для Лаголово</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6320,119 +6320,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко: «Сегодня мы понимаем друг друга без лишних слов» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">У Ленинградской области и Узбекистана гораздо больше общего, чем экономическое партнерство, — отметил губернатор Ленинградской области.</w:t>
+        <w:t xml:space="preserve">«Решают трудолюбие, ваша целеустремлённость и настоящие знания» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 26.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко поздравил с последними звонками 6 тысяч 11-классников и более чем 19 тысяч ребят, заканчивающих девятый класс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко: «Сегодня мы понимаем друг друга без лишних слов»</w:t>
+          <w:t xml:space="preserve">«Решают трудолюбие, ваша целеустремлённость и настоящие знания»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6459,119 +6459,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Новые возможности для ленинградских производителей стройматериалов </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Подписанные в Ташкенте соглашения открывают для ленинградских производителей стройматериалов и инженерных решений прямой выход на рынок Узбекистана.</w:t>
+        <w:t xml:space="preserve">#СВОи_в_ЖКХ: Ленобласть приглашает на работу родных участников специальной военной операции </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На предприятия жилищно-коммунального комплекса региона трудоустраиваются слесари, диспетчеры, лаборанты, операторы очистных сооружений, машинисты насосных установок, водители — члены семей участников СВО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Новые возможности для ленинградских производителей стройматериалов</w:t>
+          <w:t xml:space="preserve">#СВОи_в_ЖКХ: Ленобласть приглашает на работу родных участников специальной военной операции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6598,119 +6598,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть окажет содействие группе Thermex в реализации нового проекта по производству чиллеров в Тосно </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Обсуждение инвестпроекта губернатором Ленинградской области и руководством компании прошло на площадке выставки «Иннопром. Центральная Азия» в Ташкенте.</w:t>
+        <w:t xml:space="preserve">Нацпроекты: Ленобласть направит на Всероссийский конкурс 8 проектов благоустройства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Свадебное пространство, соединение Ленинградской области и Петербурга променадом у реки, «Тень трамвая» на набережной и каток среди аллей ботанического сада — каждый проект по-своему интересен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть окажет содействие группе Thermex в реализации нового проекта по производству чиллеров в Тосно</w:t>
+          <w:t xml:space="preserve">Нацпроекты: Ленобласть направит на Всероссийский конкурс 8 проектов благоустройства</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6737,119 +6737,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Волонтёры наследия Ленинградской области» приведут в порядок 16 памятников истории и архитектуры </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">АНО «Культурный мост» при поддержке гранта Губернатора Ленинградской области приведут в порядок 16 культурных объектов в 9 районах Ленинградской области. В проекте бок о бок с волонтёрами работают опытные реставраторы.</w:t>
+        <w:t xml:space="preserve">От Выборга до Подпорожья: куда отправиться на спортивные выходные </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В последние выходные мая жителей и гостей Ленинградской области ждёт насыщенная спортивная программа. В Выборге пройдёт 21-й Выборгский полумарафон по лёгкой атлетике. Кубок Ленинградской области по конному спорту состоится во Всеволожском районе, в Киришском — открытый турнир по мини-футболу, посвящённый памяти Владимира Васильевича Жарова. А в Подпорожском районе откроют летний сезон по пляжному волейболу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«Волонтёры наследия Ленинградской области» приведут в порядок 16 памятников истории и архитектуры</w:t>
+          <w:t xml:space="preserve">От Выборга до Подпорожья: куда отправиться на спортивные выходные</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6876,119 +6876,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В России стартовало голосование за благоустройство </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Президент России Владимир Путин объявил о старте голосования на Всероссийском муниципальном форуме «Малая родина – сила России». Сделать выбор можно на портале zagorodsreda.gosuslugi.ru, Ленинградская область представила дизайн-проекты для 34 территорий в крупных городах и опорных населенных пунктах.</w:t>
+        <w:t xml:space="preserve">В Тосно локализовано производство монтажной пены </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Компания «ЛАБ Индастриз» запустила производство монтажных пен на своем заводе в Тосно. Мощность составит составит 10 млн баллонов в год, что позволит удовлетворить растущий спрос на всей территории России.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В России стартовало голосование за благоустройство</w:t>
+          <w:t xml:space="preserve">В Тосно локализовано производство монтажной пены</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7015,119 +7015,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть — в топе рейтинга по лучшим практикам благоустройства </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область заняла 2 место в России по лучшим практикам благоустройства. По итогам 2025 года Минстрой РФ включил в федеральный реестр 43 проекта.</w:t>
+        <w:t xml:space="preserve">Градсовет согласовал проект генплана Романовского поселения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Градостроительный совет Ленинградской области согласовал проект новой редакции генерального плана Романовского сельского поселения Всеволожского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть — в топе рейтинга по лучшим практикам благоустройства</w:t>
+          <w:t xml:space="preserve">Градсовет согласовал проект генплана Романовского поселения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7154,119 +7154,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти — выходные с ГТО и началом велосезона </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В эти выходные: в Бокситогорском районе пройдёт Первенство города Пикалёво по пауэрлифтингу и жиму классическому, во Всеволожском районе разыграют Кубок Ленинградской области по кинологическому спорту в дисциплине «современное двоеборье», в Гатчине состоится IX Фестиваль Всероссийского комплекса ГТО «Гордимся традициями Отчизны», а в Кингисеппе торжественно откроют велосезон 2026 года.</w:t>
+        <w:t xml:space="preserve">Сланцевский и Тихвинский районы стали лидерами «Рейтинга 47» с 95 баллами </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленинградской области опубликованы первые в этом году результаты оценки работы глав администраций муниципальных районов, муниципального и городского округов за первый квартал 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти — выходные с ГТО и началом велосезона</w:t>
+          <w:t xml:space="preserve">Сланцевский и Тихвинский районы стали лидерами «Рейтинга 47» с 95 баллами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7293,119 +7293,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Услуги по кадастру и землепользованию -  в МФЦ Ленинградской области </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Жители и гости 47 региона могут подать через МФЦ заявку в ППК «Роскадастр» по Ленинградской области на проведение различных видов кадастровых и землеустроительных работ.</w:t>
+        <w:t xml:space="preserve">В Старой Ладоге восстановят исторический дом купцов Калязиных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект реставрации и приспособления объекта культурного наследия на Варяжской улице получил положительное заключение ГАУ «Леноблгосэкспертиза».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Услуги по кадастру и землепользованию -  в МФЦ Ленинградской области</w:t>
+          <w:t xml:space="preserve">В Старой Ладоге восстановят исторический дом купцов Калязиных</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7432,119 +7432,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть увеличивает число редких и сложных операций </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко сообщил о росте объема операций по трансплантации печени в Ленобласти за последние годы и поделился историей Елены Валентиновны из Тихвина, которой помогли врачи Ленинградской областной клинической больницы.</w:t>
+        <w:t xml:space="preserve">«С каждым из этих вопросов ленинградцы сталкиваются в ежедневной жизни» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко сообщил об основных темах заседания правительства Ленинградской области 28 мая.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть увеличивает число редких и сложных операций</w:t>
+          <w:t xml:space="preserve">«С каждым из этих вопросов ленинградцы сталкиваются в ежедневной жизни»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7571,119 +7571,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Бюджет-2025: Ленинградская область сохранила финансовую устойчивость </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Правительство Ленинградской области утвердило отчёт об исполнении областного бюджета за 2025 год. Отчет представил первый вице-губернатор – председатель комитета финансов Роман Марков.</w:t>
+        <w:t xml:space="preserve">Подведены итоги детского конкурса видеороликов против коррупции </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абсолютным победителем областного конкурса видеороликов «Мы за честную Россию без коррупции» стала Новоладожская школа имени вице-адмирала В.С. Черокова (Волховский район) с мультфильмом о вечном противостоянии добра и зла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Бюджет-2025: Ленинградская область сохранила финансовую устойчивость</w:t>
+          <w:t xml:space="preserve">Подведены итоги детского конкурса видеороликов против коррупции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7710,119 +7710,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">От паспорта – к цифровому ID в МАХ </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">МФЦ Ленинградской области первыми в стране применили в работе новую технологию по идентификации личности заявителей с помощью сервиса «Цифровой ID» в мессенджере MAX и презентовали флагманский опыт на Первом Всероссийском форуме «Государство для людей».</w:t>
+        <w:t xml:space="preserve">Нацпроекты: 134405 жителей Ленобласти проголосовали за благоустройство </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">До финала голосования за 34 дизайн-проекта во всех районах и округах осталось две недели.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">От паспорта – к цифровому ID в МАХ</w:t>
+          <w:t xml:space="preserve">Нацпроекты: 134405 жителей Ленобласти проголосовали за благоустройство</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7849,119 +7849,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленинградской области началось строительство нового комплекса по переработке отходов «Рахья» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">КПО «Рахья» будет обрабатывать 300 тыс. тонн ТКО в год, обслуживая, в основном, густонаселённые Всеволожский и Кировский районы региона.</w:t>
+        <w:t xml:space="preserve">Ленинградцам — чистую воду </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новая модульная станция водоподготовки заработала в посёлке Ромашки Приозерского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленинградской области началось строительство нового комплекса по переработке отходов «Рахья»</w:t>
+          <w:t xml:space="preserve">Ленинградцам — чистую воду</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7988,1509 +7988,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть расширяет экспортную инфраструктуру за рубежом </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">На Санкт-Петербургском экспортном форуме «Сделано в России» вице-губернатор по экономике Егор Мищеряков раскрыл планы по масштабированию физического присутствия региона на внешних рынках.</w:t>
+        <w:t xml:space="preserve">Опыт Ленобласти по поддержке ветеранов СВО — на федеральный уровень </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.05.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко выступил на заседании комиссии Госсовета по поддержке ветеранов боевых действий. Губернатор рассказал, как в Ленобласти помогают демобилизованным участникам СВО с бизнесом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть расширяет экспортную инфраструктуру за рубежом</w:t>
-[...1389 lines deleted...]
-          <w:t xml:space="preserve">Александр Дрозденко открыл фотовыставку, посвящённую 80-летию со дня рождения Владимира Жириновского</w:t>
+          <w:t xml:space="preserve">Опыт Ленобласти по поддержке ветеранов СВО — на федеральный уровень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -10329,51 +8939,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92828/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92832/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92836/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92837/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92840/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92841/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92842/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92849/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92850/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92869/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92877/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92879/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92880/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92881/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92942/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92945/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92946/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92962/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92967/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/92995/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93023/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93027/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93045/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93081/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93125/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93130/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93133/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93139/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93211/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93251/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93290/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93303/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93324/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93327/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93378/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93381/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93384/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93386/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93387/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93395/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93398/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93399/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93428/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93436/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93437/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93446/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93468/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93472/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93501/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93524/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93536/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93540/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93551/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93553/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93554/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93580/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93633/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93635/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93670/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93671/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93684/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93698/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93712/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93745/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93764/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93807/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93815/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93817/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93822/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93828/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93831/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93854/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93855/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93865/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93882/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93948/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93955/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93971/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93972/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93974/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93992/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93993/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93994/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93995/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94007/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94021/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94027/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94046/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94055/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94081/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94085/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94141/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94166/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94168/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94230/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94259/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94262/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94274/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94280/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94289/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94308/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94336/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94341/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94351/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94356/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94358/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94391/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94405/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94435/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94553/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94556/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94602/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94618/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94638/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94656/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94661/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94663/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94669/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94696/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94697/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94699/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94700/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94701/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94719/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94722/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94738/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>