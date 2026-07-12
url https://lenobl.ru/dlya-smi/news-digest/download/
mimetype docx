--- v1 (2026-06-02)
+++ v2 (2026-07-12)
@@ -21,163 +21,163 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дайджест новостей за 05.2026</w:t>
+        <w:t xml:space="preserve">Дайджест новостей за 06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Комитет по ЖКХ — на субботнике в Сосновом Бору </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Вместе с коллегами из Фонда капремонта, Центра компетенций, Леноблводоканала и специалистами городской администрации сотрудники привели в порядок пляж Липово  и территорию возле памятного знака защитникам Ораниенбаумского плацдарма.</w:t>
+        <w:t xml:space="preserve">Ленобласть расширяет производство салатов и зеленных культур </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Модернизация тепличного комплекса Агрофирмы «Выборжец» во Всеволожском районе увеличит мощность предприятия на 1 260 тонн свежей продукции в год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Комитет по ЖКХ — на субботнике в Сосновом Бору</w:t>
+          <w:t xml:space="preserve">Ленобласть расширяет производство салатов и зеленных культур</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -204,119 +204,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко сообщил о старте «Вахты Памяти – 2026» в Ленинградской области </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В этом году в акции примут участие свыше 2500 добровольцев, а сами работы продлятся до конца года.</w:t>
+        <w:t xml:space="preserve">Во Всеволожском районе построят распределительный центр для крупного федерального ритейлера </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Соглашение о строительстве мультитемпературного распределительного центра во Всеволожском районе Ленобласти подписали на ПМЭФ-2026 губернатор Ленинградской области Александр Дрозденко и заместитель директора ООО УК «ПСТ Капитал» Алексей Ветер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко сообщил о старте «Вахты Памяти – 2026» в Ленинградской области</w:t>
+          <w:t xml:space="preserve">Во Всеволожском районе построят распределительный центр для крупного федерального ритейлера</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -343,119 +343,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко: «Матч состоится при любых обстоятельствах» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Сегодня футбольную команду «Ленинградец» на трибунах «Рощино Арены» в матче с омским «Иртышом» поддержал губернатор Ленинградской области Александр Дрозденко вместе со своей супругой Ириной Григорьевной Дрозденко.</w:t>
+        <w:t xml:space="preserve">В Кузьмоловском поселении появится туристический квартал на 2 350 мест </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительство Ленинградской области и ООО «СЗ «Летний Город» заключили соглашение о взаимодействии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко: «Матч состоится при любых обстоятельствах»</w:t>
+          <w:t xml:space="preserve">В Кузьмоловском поселении появится туристический квартал на 2 350 мест</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -482,119 +482,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Жилищно-коммунальный комплекс Ленобласти усилил работу в майские праздники </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">О готовности объектов и аварийных бригад доложил губернатору Александру Дрозденко председатель комитета по ЖКХ Ленинградской области Денис Беляев.</w:t>
+        <w:t xml:space="preserve">Лужский производитель стеклянной тары модернизирует завод </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Производитель стеклянной тары из Лужского района вложит 920 млн рублей в модернизацию производства. Соглашение об этом подписали в рамках ПМЭФ-2026 губернатор Александр Дрозденко и член совета директоров ООО «Петербургское стекло» Фёдор Крепак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Жилищно-коммунальный комплекс Ленобласти усилил работу в майские праздники</w:t>
+          <w:t xml:space="preserve">Лужский производитель стеклянной тары модернизирует завод</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -621,119 +621,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградской области — комплексное развитие </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">По оперативным данным комитета по строительству, за четыре месяца 2026 года в Ленинградской области ввели 1,36 млн кв. м жилья.</w:t>
+        <w:t xml:space="preserve">Курортный комплекс построят в Приозерском районе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительство Ленинградской области и группа «Трест» подписали на ПМЭФ соглашение о строительстве семейного гостинично-оздоровительного комплекса в Сосновском сельском поселении Приозерского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградской области — комплексное развитие</w:t>
+          <w:t xml:space="preserve">Курортный комплекс построят в Приозерском районе</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -760,119 +760,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Проект «Навигатор 100-летия» открыла видеомедитация о природе и просторах Ленинградской области </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">АНО «Синергия Сердец» при поддержке гранта губернатора Ленинградской области запустила проект «Навигатор 100-летия». В центре «Навигатора» — интерактивный портал с картой юбилейных мероприятий, историческим архивом, современными достижениями области и возможностью строить персональные маршруты празднования. Также будет создано 100 коротких видео-новелл о людях, территориях и символах Ленинградской области.</w:t>
+        <w:t xml:space="preserve">Ленобласть и «М-1 Индустрия отдыха» подписали соглашение о развитии туризма </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Александр Дрозденко и соучредитель компании Вадим Финкельштейн заключили соглашение о сотрудничестве. Оно касается развития туристической инфраструктуры и сферы отдыха в регионе. Компания будет оказывать практическую поддержку, в том числе предлагать изменения в областные законы, участвовать в рабочих встречах и делиться аналитикой туристического рынка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Проект «Навигатор 100-летия» открыла видеомедитация о природе и просторах Ленинградской области</w:t>
+          <w:t xml:space="preserve">Ленобласть и «М-1 Индустрия отдыха» подписали соглашение о развитии туризма</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -899,119 +899,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть открывает архитектурные таланты </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Комитет градостроительной политики Ленинградской области завершил прием заявок на ежегодный конкурс «Концепция пространственного развития муниципальных образований Ленинградской области».</w:t>
+        <w:t xml:space="preserve">В Громово построят спортивно-рекреационный кластер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко и учредитель компании «СКСР „Туриндустрия«» Сергей Моренков подписали соглашение о сотрудничестве. Проект предполагает создание в Приозерском районе на берегу Суходольского озера многофункционального спортивно-рекреационного кластера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть открывает архитектурные таланты</w:t>
+          <w:t xml:space="preserve">В Громово построят спортивно-рекреационный кластер</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1038,119 +1038,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нацпроекты: Волосово украсит уникальный фарфор </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленобласть готовится к Всероссийскому конкурсу проектов благоустройства. Уникальный проект представит Волосово: элементы благоустройства здесь украсят фарфоровыми вставками с художественной росписью по историческим мотивам.</w:t>
+        <w:t xml:space="preserve">АО «Хакель» присоединилось к поддержке социальных проектов Ленинградской области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На ПМЭФ подписано соглашение между Правительством Ленинградской области и АО «Хакель». Компания стала официальным партнёром грантового конкурса губернатора для социальных проектов НКО.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Нацпроекты: Волосово украсит уникальный фарфор</w:t>
+          <w:t xml:space="preserve">АО «Хакель» присоединилось к поддержке социальных проектов Ленинградской области</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1177,119 +1177,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти запустили первый в России ГЕО-театр </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Театрализованные экспедиции в Саблинские пещеры для школьников начала проводить общественная организация «Сохранение природы и культурного наследия» при поддержке гранта Губернатора Ленинградской области.</w:t>
+        <w:t xml:space="preserve">Более 200 рабочих мест появится в Волосовском районе с новым производством </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Инновационный научно-промышленный комплекс замкнутого цикла по переработке овощей за 12,5 млрд рублей появится в Волосовском районе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти запустили первый в России ГЕО-театр</w:t>
+          <w:t xml:space="preserve">Более 200 рабочих мест появится в Волосовском районе с новым производством</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1316,119 +1316,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Спортивные выходные Ленобласти в честь 9 Мая </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Эти выходные в Ленинградской области приурочены ко Дню Победы. Утром 9 мая в Волхове стартует легкоатлетический забег, во Всеволожском районе пройдёт эстафета «Ради жизни на Земле», в Кингисеппском районе развернётся футбольный «Кубок Победы», а в Ломоносовском — хоккейный турнир.</w:t>
+        <w:t xml:space="preserve">Ленобласть наращивает производство молока </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новый животноводческий комплекс в Волосовском районе на 3,5 тысячи голов дойного стада обеспечит Ленинградской области свыше 40 тыс. тонн натурального молока в год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Спортивные выходные Ленобласти в честь 9 Мая</w:t>
+          <w:t xml:space="preserve">Ленобласть наращивает производство молока</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1455,119 +1455,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В апреле на субботники вышли более 200 тысяч жителей Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Символично, что накануне Дня Победы в регионе привели в порядок 1945 территорий.</w:t>
+        <w:t xml:space="preserve">RWB совместно с Ленинградской областью будут развивать объекты складской недвижимости </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Компания RWB и Правительство Ленинградской области договорились о сотрудничестве в сфере развития складской инфраструктуры на территории региона. Соответствующее соглашение было подписано на площадке Петербургского международного экономического форума.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В апреле на субботники вышли более 200 тысяч жителей Ленобласти</w:t>
+          <w:t xml:space="preserve">RWB совместно с Ленинградской областью будут развивать объекты складской недвижимости</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1594,119 +1594,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть впервые принимает Всероссийскую школу режиссёров государственных праздников </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">47 регион стал площадкой Всероссийской школы молодых режиссёров государственных праздников «Горизонты профессии». 150 участников из 11 регионов на практике научатся создавать театрализованные представления на «местах памяти»: писать сценарии, готовить эскизы и работать с историческим контекстом.</w:t>
+        <w:t xml:space="preserve">В Тосненском районе построят комплекс по производству канатов и верёвок </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На ПМЭФ-2026 подписано соглашение о строительстве производственно-складского комплекса для изготовления канатно-веревочной продукции в индустриальном парке «М10». Документ подписали губернатор Александр Дрозденко, учредитель ООО «Петроканат» Игорь Коннов и генеральный директор АТР «М10» Михаил Косарев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть впервые принимает Всероссийскую школу режиссёров государственных праздников</w:t>
+          <w:t xml:space="preserve">В Тосненском районе построят комплекс по производству канатов и верёвок</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1733,1779 +1733,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Если утро начинаем со святыни, значит, день будет благим на дела» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко принял участие в уборке территории родника у Храма Преподобного Сергия Радонежского в Сертолово.</w:t>
+        <w:t xml:space="preserve">Спортивные выходные в Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 04.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Кировском районе состоится V Легкоатлетический пробег «Невский пятачок», в Тихвинском районе пройдет Первенство Ленобласти по футболу среди мальчиков до 15 лет, в Сланцевском районе — муниципальный этап марафона «Земля спорта», а в Приозерском районе будет организован турнир по петанку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank">
-        <w:r>
-[...1666 lines deleted...]
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Спортивные выходные в Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3540,119 +1872,1787 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти сформируют дополнительные мобильные огневые группы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Ленинградской области до 1 июня 2026 года будут дополнительно сформированы мобильные огневые группы для защиты критически важных объектов от воздушных угроз.</w:t>
+        <w:t xml:space="preserve">За победу на Всероссийском конкурсе поборются 435 проектов благоустройства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 04.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Минстрой России завершил прием заявок на XI Всероссийский конкурс лучших проектов формирования комфортной городской среды 2026 года: подано 435 заявок из 64 субъектов РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">За победу на Всероссийском конкурсе поборются 435 проектов благоустройства</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленобласть модернизирует коммунальную инфраструктуру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 километра водопроводных сетей заменили по нацпроекту в деревнях Вындин Остров и Плотичное в Волховском районе региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ленобласть модернизирует коммунальную инфраструктуру</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Буграх забилось «Сердце города» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Благоустроенное пространство на Полевой улице стало первым объектом в Ленинградской области, благоустроенным в 2026 году по федпрограмме «Формирование комфортной городской среды» нацпроекта «Инфраструктура для жизни».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">В Буграх забилось «Сердце города»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Благоустройство в Ленобласти — яркое и необычное </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленобласть при благоустройстве делает акцент на разнообразие территорий и малых архитектурных форм. Чтобы пространства были яркими, запоминающимися и исторически насыщенными, комитет по ЖКХ и Центр компетенций регулярно проводят конкурсы среди профессионалов отрасли и студентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Благоустройство в Ленобласти — яркое и необычное</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленобласть представила 30 малых архитектурных форм на федеральном конкурсе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 09.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Царевна Лебедь в Тихвине, исторические силуэты в Гатчине, тропа полководца Александра Суворова в Новой Ладоге: Ленобласть представила 30 объектов на федеральном конкурсе нетиповых малых архитектурных форм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ленобласть представила 30 малых архитектурных форм на федеральном конкурсе</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградцы передают показания приборов учёта через «Госуслуги Дом» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 09.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В мобильном приложении «Госуслуги Дом» назвали самые популярные сервисы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ленинградцы передают показания приборов учёта через «Госуслуги Дом»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Янино-1 откроют строительные классы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 10.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При поддержке комстроя Ленобласти СПбГАСУ и ГК «Расцветай» откроют специализированные строительные классы для школьников 8, 9 и 10 классов в Янинском центре образования с 1 сентября.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">В Янино-1 откроют строительные классы</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые технологии пришли в транспортную отрасль Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 10.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Один из крупнейших перевозчиков Ленинградской области — компания «Вест-Сервис» вошла в федпроект «Производительность труда». Это первое предприятие транспортной отрасли региона, приступившее к внедрению бережливых инструментов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые технологии пришли в транспортную отрасль Ленобласти</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нацпроекты: Ленобласть расцветает </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 10.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каждая из 169 территорий, где в этом году пройдёт благоустройство, расцветёт по-своему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Нацпроекты: Ленобласть расцветает</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко назначил председателя комитета правопорядка и безопасности Ленинградской области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 10.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко подписал распоряжение о назначении Андрея Александровича Гаврилова на должность председателя комитета правопорядка и безопасности Ленинградской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Александр Дрозденко назначил председателя комитета правопорядка и безопасности Ленинградской области</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В честь Дня России: спортвыходные в Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День России в этом году жители Ленинградской области отметят по-спортивному: в Волосовском районе развернётся настоящий праздник силы и ловкости — гостей ждут турнир по пляжному волейболу, показательные выступления кикбоксёров и состязания по национальной борьбе корэш в рамках Межрегионального Ленинградского Сабантуя 2026; во Всеволожске и Кингисеппе любителей интеллектуальной борьбы соберёт шахматный фестиваль, посвящённый Дню России, а в Кировском районе пройдёт захватывающий турнир по стритболу среди молодёжных команд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">В честь Дня России: спортвыходные в Ленобласти</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Архитекторы согласовали облик новой школы во Всеволожске </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитет градостроительной политики Ленинградской области согласовал архитектурный облик школы на 1300 мест в Южном микрорайоне Всеволожска. Новая общеобразовательная организация рассчитана на учеников с 1 по 11 классы, в проектных решениях заложена безбарьерная среда для детей с особыми условиями передвижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Архитекторы согласовали облик новой школы во Всеволожске</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Молодёжь голосует за благоустройство Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Волейбол, баскетбол и тренажеры в Кудрово, амфитеатр для концертов у озера в Новом Девяткино, скейт-парк в Сертолово: молодежь 47 региона выбирает благоустройство.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти сформируют дополнительные мобильные огневые группы</w:t>
+          <w:t xml:space="preserve">Молодёжь голосует за благоустройство Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3679,119 +3679,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласть прибыли иностранные дипломаты </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Делегация послов Абхазии, Вьетнама, Китая, Кубы, Лаоса, Монголии, Руанды и Таиланда начала знакомство с 47 регионом с гастрономии и техники XX века.</w:t>
+        <w:t xml:space="preserve">Ленобласть выполняет поручение Президента по догазификации </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Сланцевском районе газ пришёл сразу в восемь деревень: Старополье, Кушель, Заберезье, Кологриво, Плешево, Шакицы, Пантелейково и Гаянщину, сообщил Александр Дрозденко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласть прибыли иностранные дипломаты</w:t>
+          <w:t xml:space="preserve">Ленобласть выполняет поручение Президента по догазификации</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3818,119 +3818,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Янино-1, Пикалёво и Отрадное — в лидерах голосования за благоустройство </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">94930 жителей Ленинградской области уже проголосовали за благоустройство региона.</w:t>
+        <w:t xml:space="preserve">Ленобласть устанавливает новые станции водоподготовки </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 14.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область повышает качество водоснабжения: ведутся работы по изготовлению, монтажу и запуску еще 10 модульных станций подготовки питьевой воды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Янино-1, Пикалёво и Отрадное — в лидерах голосования за благоустройство</w:t>
+          <w:t xml:space="preserve">Ленобласть устанавливает новые станции водоподготовки</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3957,119 +3957,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Мультицентр расширяет инфраструктуру для участников СВО </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">На 15 % готовы Центр по развитию предпринимательства и деловой активности участников СВО и Центр по обучению ремонту и обслуживанию технических средств реабилитации на территории Мультицентра социальной и трудовой интеграции. Ход строительства проконтролировал вице-губернатор Ленинградской области Евгений Барановский.</w:t>
+        <w:t xml:space="preserve">Специалистов ЖКХ приглашают проверить знания на онлайн-олимпиаде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Открылась регистрация на Всероссийскую онлайн-олимпиаду «Безопасный ЖКХ — 2026».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Мультицентр расширяет инфраструктуру для участников СВО</w:t>
+          <w:t xml:space="preserve">Специалистов ЖКХ приглашают проверить знания на онлайн-олимпиаде</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4096,119 +4096,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть наращивает темпы капитального ремонта жилья </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">За три года в регионе капитально отремонтировали 1504 многоквартирных дома, а планы на ближайшие три года — еще более 2000 зданий.</w:t>
+        <w:t xml:space="preserve">Стадион в Подпорожье готовят к вводу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Строители завершают благоустройство стадиона в Подпорожье и готовят футбольное поле с искусственным покрытием к лицензированию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть наращивает темпы капитального ремонта жилья</w:t>
+          <w:t xml:space="preserve">Стадион в Подпорожье готовят к вводу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4235,119 +4235,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть подпишет на ПМЭФ-2026 более 20 соглашений на 300 млрд руб </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Александр Дрозденко в преддверии Петербургского международного экономического форума раскрыл основные параметры инвестиционных соглашений Ленинградской области. В этом году делегация 47-го региона планирует заключить более 20 соглашений с совокупным объёмом инвестиций не менее 300 млрд рублей.</w:t>
+        <w:t xml:space="preserve">Капремонт лифтов в Ленобласти — качественный и своевременный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 17.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область несколько лет планомерно заменяла старое лифтовое оборудование, и теперь в нашем регионе капремонт лифтов стартует чётко при достижении ими 25 лет эксплуатации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть подпишет на ПМЭФ-2026 более 20 соглашений на 300 млрд руб</w:t>
+          <w:t xml:space="preserve">Капремонт лифтов в Ленобласти — качественный и своевременный</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4374,119 +4374,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">На Форте «Красная Горка» создадут новый экопатриотический маршрут </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">К уборке территории уже приступили более 100 волонтёров, а летом при поддержке гранта Губернатора Ленинградской области здесь появится новый информационный маршрут и исторический арт-объект.</w:t>
+        <w:t xml:space="preserve">Спортивная Ленобласть: от мала до велика </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 17.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В эти выходные — во Всеволожском районе пройдёт чемпионат России по кинологическому спорту: собаки и их хозяева покажут, кто тут настоящая команда. В Выборгском районе — разыграют Кубок области по водным лыжам, и зрелище обещает быть эффектным. В Гатчине баскетболисты поборются за Летний Кубок Федерации — мужские команды не дадут заскучать. А в Лодейном Поле всех зовут на кросс в честь Дня Свирской Победы — пробежать и вспомнить историю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">На Форте «Красная Горка» создадут новый экопатриотический маршрут</w:t>
+          <w:t xml:space="preserve">Спортивная Ленобласть: от мала до велика</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4513,119 +4513,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградцы — фронту </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко передал технику и оборудование подшефным подразделениям на СВО в ходе рабочей поездки в новые регионы.</w:t>
+        <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые технологии ускорили работу сельхозпредприятия в Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 18.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сельхозтехника стала обслуживаться быстрее, на складе упорядочены детали, проведен анализ часто встречающихся поломок - на волосовском племенном заводе «Каложицы» подведены итоги 6-месячного участия в федеральном проекте «Производительность труда».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградцы — фронту</w:t>
+          <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые технологии ускорили работу сельхозпредприятия в Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4652,119 +4652,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти открылся первый благоустроенный двор-2026 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Ленинградской области завершён первый объект благоустройства этого года — двор в Буграх.</w:t>
+        <w:t xml:space="preserve">Инвестиции в Ленобласти показали уверенный рост по итогам первого квартала </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 18.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область подтвердила статус одного из лидеров экономического развития Северо-Запада. Объём инвестиций в основной капитал за январь-март 2026 года составил 362 млрд рублей, что на 5,2% превышает показатель аналогичного периода прошлого года. Ключевым драйвером роста стала обрабатывающая промышленность, где зафиксирован рост на 12% — до 279 млрд рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти открылся первый благоустроенный двор-2026</w:t>
+          <w:t xml:space="preserve">Инвестиции в Ленобласти показали уверенный рост по итогам первого квартала</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4791,119 +4791,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко: «Память здесь держится на конкретных делах» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области рассказал о помощи, которую регион оказывает подшефному Енакиево (ДНР) в восстановлении памятников героям Великой Отечественной войны.</w:t>
+        <w:t xml:space="preserve">Ленобласть развивает ИЖС через эскроу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 19.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область закрепляет индивидуальное жилищное строительство с использованием эскроу как один из рабочих стандартов жилищного рынка. На штабе по региональному развитию под руководством заместителя председателя Правительства России Марата Хуснуллина ИЖС, применение эскроу и выполнение планов по вводу жилья вошли в число ключевых вопросов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко: «Память здесь держится на конкретных делах»</w:t>
+          <w:t xml:space="preserve">Ленобласть развивает ИЖС через эскроу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4930,119 +4930,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть восстанавливает детский центр «Рябинка» в Енакиево </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ход работ проверил губернатор Александр Дрозденко. Глава региона сообщил, что переведет средства из своей зарплаты на пополнение книжного фонда детской библиотеки при центре.</w:t>
+        <w:t xml:space="preserve">Фонд «Дом Надежды на Горе» из Ленобласти празднует 30-ти летие </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Надежда на счастье» — в деревне Перекюля: более 450 человек со всей России сегодня приехали в Ленинградскую область, чтобы сказать «спасибо» за трезвую жизнь. Фонду «Реабилитационный центр «Дом надежды на Горé» исполнилось 30-лет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть восстанавливает детский центр «Рябинка» в Енакиево</w:t>
+          <w:t xml:space="preserve">Фонд «Дом Надежды на Горе» из Ленобласти празднует 30-ти летие</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5069,119 +5069,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть проводит спортивные выходные </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В выходные Ленобласть предлагает провести время на свежем воздухе — без спешки, но с интересом. Во Всеволожском районе состоится Кубок Ленинградской области по спортивному туризму, в Гатчине примут Всероссийский полумарафон «Забег.РФ», в Кировском районе организуют муниципальные спортивные соревнования по тхэквондо ИТФ «Кубок Ладоги», а в Тосненском районе будет проведён муниципальный этап Всероссийского марафона спорта и здорового образа жизни «Земля спорта» (этап ГТО).</w:t>
+        <w:t xml:space="preserve">В Кингисеппе повышена надежность водоснабжения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Леноблводоканал повысил надёжность напора воды в центре Кингисеппа. Для этого поставили дополнительные насосы на повысительных станциях, улучшение коснулось уже полутора тысяч человек и двух соцобъектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть проводит спортивные выходные</w:t>
+          <w:t xml:space="preserve">В Кингисеппе повышена надежность водоснабжения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5208,119 +5208,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Детям Енакиево — нормальный школьный день </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Крепкие здания, уроки, спорт, книги, питание, каникулы и выпускные праздники: ленинградский подход к шефской помощи Енакиево обозначил глава 47-го региона Александр Дрозденко.</w:t>
+        <w:t xml:space="preserve">Фестиваль сбережений и инвестиций: в Ленобласти названы победители муниципального и регионального этапов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленинградской области успешно прошли муниципальный и региональный этапы III-го всероссийского фестиваля сбережений и инвестиций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Детям Енакиево — нормальный школьный день</w:t>
+          <w:t xml:space="preserve">Фестиваль сбережений и инвестиций: в Ленобласти названы победители муниципального и регионального этапов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5347,119 +5347,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">64 проекта получат поддержку по итогам второго конкурса грантов Губернатора Ленинградской области </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Объявлены победители второго конкурса грантов Губернатора Ленинградской области — 64 местных проекта получат поддержку на общую сумму 18,9 млн. рублей.</w:t>
+        <w:t xml:space="preserve">34 победителя: Ленобласть подвела итоги голосования за дизайн-проекты благоустройства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По всей России в голосовании приняли участие 15 883 904 человек, в Ленинградской области выбор сделали 162 565 жителей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">64 проекта получат поддержку по итогам второго конкурса грантов Губернатора Ленинградской области</w:t>
+          <w:t xml:space="preserve">34 победителя: Ленобласть подвела итоги голосования за дизайн-проекты благоустройства</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5486,119 +5486,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нацпроекты: деревне Проба — надёжное водоснабжение </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Жителей деревни Проба во Всеволожском районе начали подключать к обновленным сетям водоснабжения протяженностью 4 километра.</w:t>
+        <w:t xml:space="preserve">Ленинградское отделение ВОИ — лучшее в России по организации спортивно-массовой работы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 23.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Итоги ежегодного конкурса подвело Всероссийское общество инвалидов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Нацпроекты: деревне Проба — надёжное водоснабжение</w:t>
+          <w:t xml:space="preserve">Ленинградское отделение ВОИ — лучшее в России по организации спортивно-массовой работы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5625,119 +5625,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградцы выбирают скверы и набережные </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">108 617 жителей Ленинградской области уже приняли участие в голосовании за объекты благоустройства на портале zagorodsreda.gosuslugi.ru.</w:t>
+        <w:t xml:space="preserve">НКО Ленобласти получили более 40 миллионов рублей во втором конкурсе Фонда президентских грантов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21 социальный проект из Ленинградской области получил поддержку Фонда президентских грантов по итогам второго конкурса 2026 года. Общая сумма — более 40 миллионов рублей. Вместе с первым конкурсом в этом году ленинградские НКО уже привлекли более 118 миллионов рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградцы выбирают скверы и набережные</w:t>
+          <w:t xml:space="preserve">НКО Ленобласти получили более 40 миллионов рублей во втором конкурсе Фонда президентских грантов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5764,119 +5764,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Новый садик для растущего Тельмана </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Госстройнадзор Ленинградской области разрешил ввод в эксплуатацию детского сада на 200 мест в городе Тельмана. Заказчиком строительства выступила администрация Тосненского района.</w:t>
+        <w:t xml:space="preserve">Реконструкцию ДШИ в Сертолово ускорят </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вице-губернатор Ленинградской области по вопросам строительного комплекса и жилищно-коммунального хозяйства Евгений Барановский дал поручения по ускорению реконструкции бывшего дома офицеров под детскую школу искусств в Сертолово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Новый садик для растущего Тельмана</w:t>
+          <w:t xml:space="preserve">Реконструкцию ДШИ в Сертолово ускорят</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5903,119 +5903,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти подвели итоги месячника по благоустройству </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Всего в регионе прошло 3200 субботников, самые масштабные состоялись в столице — Гатчине.</w:t>
+        <w:t xml:space="preserve">Сертолово получит школу на 825 мест </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Строительство школы на 825 мест в Сертолово готовят к активной фазе. По объекту получены градостроительные документы, подрядчик подготовил площадку, технические решения по объекту наследия и лесу на участке определены. Школу построят по государственной программе Ленинградской области «Современное образование Ленинградской области».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти подвели итоги месячника по благоустройству</w:t>
+          <w:t xml:space="preserve">Сертолово получит школу на 825 мест</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6042,119 +6042,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко — выпускникам: «Мы вас ждём!» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В преддверии последних звонков губернатор Александр Дрозденко встретился с выпускниками 9 и 11 классов Ленинградской области — отличниками, олимпиадниками и победителями конкурсов.</w:t>
+        <w:t xml:space="preserve">Ленобласть и Танзания: новые шаги в сотрудничестве </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко  встретился с Чрезвычайным и Полномочным Послом Объединенной Республики Танзания в Российской Федерации и странах СНГ Фредриком Ибрагимом Кибутой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко — выпускникам: «Мы вас ждём!»</w:t>
+          <w:t xml:space="preserve">Ленобласть и Танзания: новые шаги в сотрудничестве</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6181,119 +6181,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Новая школа — для Лаголово </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Госстройнадзор Ленинградской области выдал разрешение на строительство школы на 825 мест в деревне Лаголово Ломоносовского района.</w:t>
+        <w:t xml:space="preserve">В Ленобласти стартовала выездная стажировка Минпромторга «Федеральная практика» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На всесезонном курорте «Игора» открылась двухдневная стажировка министерства промышленности и торговли России. Участники — руководители промышленных ведомств Северо-Западного федерального округа, институтов развития, отраслевых ассоциаций и предприятий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Новая школа — для Лаголово</w:t>
+          <w:t xml:space="preserve">В Ленобласти стартовала выездная стажировка Минпромторга «Федеральная практика»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6320,119 +6320,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Решают трудолюбие, ваша целеустремлённость и настоящие знания» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко поздравил с последними звонками 6 тысяч 11-классников и более чем 19 тысяч ребят, заканчивающих девятый класс.</w:t>
+        <w:t xml:space="preserve">Жители Сертолово помогают развивать город </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вице-губернатор Ленинградской области Евгений Барановский по итогам встречи с жителями Сертолово взял в работу вопросы по социальной инфраструктуре, расселению аварийного жилья, спорту, благоустройству, вывозу мусора и общественным пространствам города.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«Решают трудолюбие, ваша целеустремлённость и настоящие знания»</w:t>
+          <w:t xml:space="preserve">Жители Сертолово помогают развивать город</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6459,119 +6459,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">#СВОи_в_ЖКХ: Ленобласть приглашает на работу родных участников специальной военной операции </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">На предприятия жилищно-коммунального комплекса региона трудоустраиваются слесари, диспетчеры, лаборанты, операторы очистных сооружений, машинисты насосных установок, водители — члены семей участников СВО.</w:t>
+        <w:t xml:space="preserve">«От Выборга до Подпорожья»: спортивные выходные Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В эти выходные в Ленинградской области пройдут сразу четыре спортивных события: в Волосовском районе — детские соревнования по лёгкой атлетике в рамках Кубка по ОФП, в Выборге — морской фестиваль парусного спорта «Паруса Выборга 2026», в Гатчине — Летний Кубок Федерации баскетбола среди мужских команд, а в Подпорожье — фестиваль пляжного волейбола в честь 99-летия района и 70-летия города.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">#СВОи_в_ЖКХ: Ленобласть приглашает на работу родных участников специальной военной операции</w:t>
+          <w:t xml:space="preserve">«От Выборга до Подпорожья»: спортивные выходные Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6598,119 +6598,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нацпроекты: Ленобласть направит на Всероссийский конкурс 8 проектов благоустройства </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Свадебное пространство, соединение Ленинградской области и Петербурга променадом у реки, «Тень трамвая» на набережной и каток среди аллей ботанического сада — каждый проект по-своему интересен.</w:t>
+        <w:t xml:space="preserve">Состоялось заседание межведомственной рабочей группы по противодействию незаконным финансовым операциям </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Состоялось заседание межведомственной рабочей группы по противодействию незаконным финансовым операциям в Северо-Западном федеральном округе под председательством полномочного представителя Президента Российской Федерации в СЗФО Игоря Рудени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Нацпроекты: Ленобласть направит на Всероссийский конкурс 8 проектов благоустройства</w:t>
+          <w:t xml:space="preserve">Состоялось заседание межведомственной рабочей группы по противодействию незаконным финансовым операциям</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6737,119 +6737,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">От Выборга до Подпорожья: куда отправиться на спортивные выходные </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В последние выходные мая жителей и гостей Ленинградской области ждёт насыщенная спортивная программа. В Выборге пройдёт 21-й Выборгский полумарафон по лёгкой атлетике. Кубок Ленинградской области по конному спорту состоится во Всеволожском районе, в Киришском — открытый турнир по мини-футболу, посвящённый памяти Владимира Васильевича Жарова. А в Подпорожском районе откроют летний сезон по пляжному волейболу.</w:t>
+        <w:t xml:space="preserve">Состоялось последнее очередное заседание Законодательного собрания Ленинградской области седьмого созыва </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В повестку вошли более 70 вопросов, большая часть которых касалась рассмотрения областных законопроектов. По итогам заседания принято 34 областных закона, 16 из которых были инициированы Губернатором Ленинградской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">От Выборга до Подпорожья: куда отправиться на спортивные выходные</w:t>
+          <w:t xml:space="preserve">Состоялось последнее очередное заседание Законодательного собрания Ленинградской области седьмого созыва</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6876,119 +6876,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Тосно локализовано производство монтажной пены </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Компания «ЛАБ Индастриз» запустила производство монтажных пен на своем заводе в Тосно. Мощность составит составит 10 млн баллонов в год, что позволит удовлетворить растущий спрос на всей территории России.</w:t>
+        <w:t xml:space="preserve">Предоставление жилых помещений для семей участников СВО оформят в МФЦ Гатчинского муниципального округа </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 26.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В филиале МФЦ «Гатчинский» принимаются документы на новую услугу - предоставление семьям участников СВО жилых помещений по договорам социального найма на территории Гатчинского муниципального округа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Тосно локализовано производство монтажной пены</w:t>
+          <w:t xml:space="preserve">Предоставление жилых помещений для семей участников СВО оформят в МФЦ Гатчинского муниципального округа</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7015,119 +7015,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Градсовет согласовал проект генплана Романовского поселения </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Градостроительный совет Ленинградской области согласовал проект новой редакции генерального плана Романовского сельского поселения Всеволожского района.</w:t>
+        <w:t xml:space="preserve">В Ленобласти проходит кинофестиваль «Литература и кино» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 26.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко рассказал о 32-м Международном кинофестивале «Литература и кино», который проходит в эти дни в Гатчине.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Градсовет согласовал проект генплана Романовского поселения</w:t>
+          <w:t xml:space="preserve">В Ленобласти проходит кинофестиваль «Литература и кино»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7154,119 +7154,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сланцевский и Тихвинский районы стали лидерами «Рейтинга 47» с 95 баллами </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Ленинградской области опубликованы первые в этом году результаты оценки работы глав администраций муниципальных районов, муниципального и городского округов за первый квартал 2026 года.</w:t>
+        <w:t xml:space="preserve">В Ленинградской области прививают любовь к чтению </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко рассказал о ежегодной акции Ленинградской областной детской библиотеки «Книжный путь». В этом году она посвящена теме «Наше совершенное путешествие» и объединила школьников — лидеров чтения со всего региона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Сланцевский и Тихвинский районы стали лидерами «Рейтинга 47» с 95 баллами</w:t>
+          <w:t xml:space="preserve">В Ленинградской области прививают любовь к чтению</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7293,119 +7293,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Старой Ладоге восстановят исторический дом купцов Калязиных </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Проект реставрации и приспособления объекта культурного наследия на Варяжской улице получил положительное заключение ГАУ «Леноблгосэкспертиза».</w:t>
+        <w:t xml:space="preserve">Эконадзор Ленобласти возбудил дело в отношении ОАО «РЖД» по факту затопления леса карьерными водами </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26 июня специалисты Комитета государственного экологического надзора Ленинградской области провели выездное обследование участков недр «Шапкинское (Горелый Бор)» и «Шапкинское (Горелый Бор)-2», предоставленных ОАО «Российские железные дороги».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Старой Ладоге восстановят исторический дом купцов Калязиных</w:t>
+          <w:t xml:space="preserve">Эконадзор Ленобласти возбудил дело в отношении ОАО «РЖД» по факту затопления леса карьерными водами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7432,119 +7432,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«С каждым из этих вопросов ленинградцы сталкиваются в ежедневной жизни» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко сообщил об основных темах заседания правительства Ленинградской области 28 мая.</w:t>
+        <w:t xml:space="preserve">Ивангород готовится к 99-летию области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ивангороде расширят программу подготовки ко Дню Ленинградской области. Поручения по итогам контрольного выезда дал вице-губернатор Ленинградской области Евгений Барановский.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«С каждым из этих вопросов ленинградцы сталкиваются в ежедневной жизни»</w:t>
+          <w:t xml:space="preserve">Ивангород готовится к 99-летию области</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7571,119 +7571,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Подведены итоги детского конкурса видеороликов против коррупции </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Абсолютным победителем областного конкурса видеороликов «Мы за честную Россию без коррупции» стала Новоладожская школа имени вице-адмирала В.С. Черокова (Волховский район) с мультфильмом о вечном противостоянии добра и зла.</w:t>
+        <w:t xml:space="preserve">Кудрово стал площадкой Дня молодёжи Ленинградской области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В парке «Оккервиль» в Кудрово проходит День молодёжи 2026. Областная площадка объединила участников из Ленинградской области и других регионов страны. В течение дня для гостей работают тематические зоны, мастер-классы, интерактивные пространства, выставки, спортивные и творческие площадки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Подведены итоги детского конкурса видеороликов против коррупции</w:t>
+          <w:t xml:space="preserve">Кудрово стал площадкой Дня молодёжи Ленинградской области</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7710,119 +7710,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нацпроекты: 134405 жителей Ленобласти проголосовали за благоустройство </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">До финала голосования за 34 дизайн-проекта во всех районах и округах осталось две недели.</w:t>
+        <w:t xml:space="preserve">Выпускникам Ленобласти открыты новые возможности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернаторский бал Ленинградской области объединил более 3 тысяч выпускников региона — медалистов, спортсменов, активистов и ребят, которые уже заявили о себе в учёбе, творчестве и общественной жизни. Губернатор Александр Дрозденко поздравил выпускников и отдельно отметил вклад педагогов: в зале было больше 200 учителей, чей труд помог школьникам прийти к первым большим результатам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Нацпроекты: 134405 жителей Ленобласти проголосовали за благоустройство</w:t>
+          <w:t xml:space="preserve">Выпускникам Ленобласти открыты новые возможности</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7849,119 +7849,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградцам — чистую воду </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Новая модульная станция водоподготовки заработала в посёлке Ромашки Приозерского района.</w:t>
+        <w:t xml:space="preserve">В Ленобласти подвели итоги региональных этапов Всероссийского конкурса «Лучший по профессии» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сегодня в Ленобласти подвели итоги региональных этапов Всероссийского конкурса «Лучший по профессии» нацпроекта «Кадры».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградцам — чистую воду</w:t>
+          <w:t xml:space="preserve">В Ленобласти подвели итоги региональных этапов Всероссийского конкурса «Лучший по профессии»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7988,119 +7988,1231 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Опыт Ленобласти по поддержке ветеранов СВО — на федеральный уровень </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко выступил на заседании комиссии Госсовета по поддержке ветеранов боевых действий. Губернатор рассказал, как в Ленобласти помогают демобилизованным участникам СВО с бизнесом.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко подвел итоги кинофестиваля «Литература и кино» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Гатчине завершился XXXII Международный кинофестиваль «Литература и кино». В церемонии закрытия принял участие губернатор Ленинградской области Александр Дрозденко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId63" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Опыт Ленобласти по поддержке ветеранов СВО — на федеральный уровень</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко подвел итоги кинофестиваля «Литература и кино»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленобласти стартовала программа «Лето. Дети. Монрепо» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко рассказал о программе «Лето. Дети. Монрепо» в Выборге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">В Ленобласти стартовала программа «Лето. Дети. Монрепо»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленобласть повышает качество воды в Кингисеппе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главные водоочистные сооружения города получат систему ультрафильтрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ленобласть повышает качество воды в Кингисеппе</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стартовал приём заявок на XIII День детского экологического кино России </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Свежий взгляд на взрослые задачи: открыт приём заявок на ежегодный XIII День детского экологического кино России! 15 октября Фонд «Вторресурс» вновь соберёт в Волосово юных кинематографистов со всей страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Стартовал приём заявок на XIII День детского экологического кино России</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленобласти проходит акция «Пригласи родителей в музей, театр, концертный зал» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко сообщил о старте большой летней акции в Ленинградской области — «Пригласи родителей в музей, театр, концертный зал».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">В Ленобласти проходит акция «Пригласи родителей в музей, театр, концертный зал»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленобласти прозвучит «Весна священная» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко сообщил, что 4 июля в музее-усадьбе Рериха в Изваре Симфонический оркестр Ленинградской государственной областной филармонии под управлением Михаила Голикова представит балет Игоря Стравинского «Весна священная».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">В Ленобласти прозвучит «Весна священная»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В приемном отделении Гатчинской межрайонной больницы проведут косметический ремонт </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Косметический ремонт в приемном отделении Гатчинской межрайонной больницы проведут в третьем квартале 2026 года. Это позволит создать комфортные условия для пациентов в период до начала капитального ремонта. Работы профинансируют из областного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">В приемном отделении Гатчинской межрайонной больницы проведут косметический ремонт</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Эконадзор проверил сообщение о загрязнении Сертоловского ручья </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Эконадзор проверил сообщение о загрязнении Сертоловского ручья — признаки техногенного сброса не подтвердились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Эконадзор проверил сообщение о загрязнении Сертоловского ручья</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленобласти стартовал проект «Кадры в кадре» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 30.06.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко сообщил, что в эфир вышли первые серии проекта «Кадры в кадре».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подробнее на сайте: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:tgtFrame="_blank">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000ff"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">В Ленобласти стартовал проект «Кадры в кадре»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -8939,51 +10051,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93822/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93828/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93831/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93854/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93855/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93865/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93882/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93948/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93955/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93971/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93972/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93974/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93992/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93993/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93994/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/93995/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94007/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94021/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94027/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94046/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94055/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94081/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94085/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94141/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94166/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94168/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94230/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94259/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94262/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94274/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94280/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94289/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94308/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94336/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94341/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94351/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94356/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94358/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94391/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94405/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94435/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94553/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94556/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94602/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94618/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94638/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94656/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94661/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94663/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94669/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94696/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94697/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94699/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94700/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94701/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94719/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94722/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94738/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94866/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94869/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94870/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94871/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94872/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94873/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94874/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94876/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94881/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94882/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94883/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94884/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94928/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94937/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95037/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95044/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95061/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95095/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95105/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95138/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95146/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95157/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95159/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95176/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95181/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95186/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95209/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95224/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95325/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95329/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95404/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95403/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95447/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95460/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95486/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95515/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95553/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95581/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95582/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95596/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95640/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95648/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95649/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95657/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95660/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95661/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95676/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95723/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95728/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95747/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95768/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95771/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95774/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95775/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95776/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95780/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95781/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95782/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95785/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95794/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95819/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95832/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95833/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95834/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95835/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95872/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>