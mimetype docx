--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -21,163 +21,163 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дайджест новостей за 06.2026</w:t>
+        <w:t xml:space="preserve">Дайджест новостей за 07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть расширяет производство салатов и зеленных культур </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Модернизация тепличного комплекса Агрофирмы «Выборжец» во Всеволожском районе увеличит мощность предприятия на 1 260 тонн свежей продукции в год.</w:t>
+        <w:t xml:space="preserve">В Мурино построили новый детский сад на 100 мест </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 01.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Мурино построили новый детский сад на 100 мест. Это уже 13-й садик, возведённый в городе с 2021 года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть расширяет производство салатов и зеленных культур</w:t>
+          <w:t xml:space="preserve">В Мурино построили новый детский сад на 100 мест</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -204,119 +204,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Во Всеволожском районе построят распределительный центр для крупного федерального ритейлера </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Соглашение о строительстве мультитемпературного распределительного центра во Всеволожском районе Ленобласти подписали на ПМЭФ-2026 губернатор Ленинградской области Александр Дрозденко и заместитель директора ООО УК «ПСТ Капитал» Алексей Ветер.</w:t>
+        <w:t xml:space="preserve">С весны Ленобласть благоустроила уже 9 территорий </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 01.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Работы по благоустройству общественных пространств и дворов, запланированные на 2026 год, в ряде районов завершены с опережением графика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Во Всеволожском районе построят распределительный центр для крупного федерального ритейлера</w:t>
+          <w:t xml:space="preserve">С весны Ленобласть благоустроила уже 9 территорий</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -343,119 +343,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Кузьмоловском поселении появится туристический квартал на 2 350 мест </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Правительство Ленинградской области и ООО «СЗ «Летний Город» заключили соглашение о взаимодействии.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко рассказал о спасении роженицы в Ленинградской областной больнице </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 01.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области поделился историей спасения беременной пациентки с осложнениями в своем канале в MAX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Кузьмоловском поселении появится туристический квартал на 2 350 мест</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко рассказал о спасении роженицы в Ленинградской областной больнице</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -482,119 +482,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лужский производитель стеклянной тары модернизирует завод </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Производитель стеклянной тары из Лужского района вложит 920 млн рублей в модернизацию производства. Соглашение об этом подписали в рамках ПМЭФ-2026 губернатор Александр Дрозденко и член совета директоров ООО «Петербургское стекло» Фёдор Крепак.</w:t>
+        <w:t xml:space="preserve">От Тихвина до Выборга: спортивный марафон </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 02.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выходные в Ленинградской области пройдут активно: в Тихвине в честь Дня города сразятся мастера городошного спорта, в Приозерском районе велосипедисты рванут на шоссейном заезде «Tour de Russia», в Лодейнопольском районе мужские команды поборются за Кубок по мини-футболу «Памяти Друзей», а в Гатчинском округе гостей ждёт яркий праздник «Вырица-фест».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Лужский производитель стеклянной тары модернизирует завод</w:t>
+          <w:t xml:space="preserve">От Тихвина до Выборга: спортивный марафон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -621,119 +621,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Курортный комплекс построят в Приозерском районе </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Правительство Ленинградской области и группа «Трест» подписали на ПМЭФ соглашение о строительстве семейного гостинично-оздоровительного комплекса в Сосновском сельском поселении Приозерского района.</w:t>
+        <w:t xml:space="preserve">Ленобласть подтвердила статус «Региона добрых дел» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 02.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область вновь вошла в число победителей Всероссийского конкурса «Регион добрых дел». Территория стала одной из 30 лучших среди 64 участников. По итогам отбора область получит федеральную субсидию на развитие добровольческого движения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Курортный комплекс построят в Приозерском районе</w:t>
+          <w:t xml:space="preserve">Ленобласть подтвердила статус «Региона добрых дел»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -760,119 +760,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть и «М-1 Индустрия отдыха» подписали соглашение о развитии туризма </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Александр Дрозденко и соучредитель компании Вадим Финкельштейн заключили соглашение о сотрудничестве. Оно касается развития туристической инфраструктуры и сферы отдыха в регионе. Компания будет оказывать практическую поддержку, в том числе предлагать изменения в областные законы, участвовать в рабочих встречах и делиться аналитикой туристического рынка.</w:t>
+        <w:t xml:space="preserve">Стройкомплекс прокачивает цифровизацию </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ленинградской области 85% застройщиков применяют BIM/ТИМ-технологии, почти половина компаний уже использует в работе искусственный интеллект.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть и «М-1 Индустрия отдыха» подписали соглашение о развитии туризма</w:t>
+          <w:t xml:space="preserve">Стройкомплекс прокачивает цифровизацию</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -899,119 +899,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Громово построят спортивно-рекреационный кластер </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко и учредитель компании «СКСР „Туриндустрия«» Сергей Моренков подписали соглашение о сотрудничестве. Проект предполагает создание в Приозерском районе на берегу Суходольского озера многофункционального спортивно-рекреационного кластера.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко — о книжном салоне «Ожидание. Второе столетие» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 05.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С 3 по 5 июля, в Выборге во второй раз проходит Ленинградский краеведческий книжный салон «Ожидание. Второе столетие».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Громово построят спортивно-рекреационный кластер</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко — о книжном салоне «Ожидание. Второе столетие»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1038,119 +1038,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">АО «Хакель» присоединилось к поддержке социальных проектов Ленинградской области </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">На ПМЭФ подписано соглашение между Правительством Ленинградской области и АО «Хакель». Компания стала официальным партнёром грантового конкурса губернатора для социальных проектов НКО.</w:t>
+        <w:t xml:space="preserve">В Ленобласти прошёл концерт «Весна священная» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 05.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Под открытым небом в Изваре балет Стравинского исполнил Симфонический оркестр Ленинградской областной филармонии под управлением Михаила Голикова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">АО «Хакель» присоединилось к поддержке социальных проектов Ленинградской области</w:t>
+          <w:t xml:space="preserve">В Ленобласти прошёл концерт «Весна священная»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1177,119 +1177,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Более 200 рабочих мест появится в Волосовском районе с новым производством </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Инновационный научно-промышленный комплекс замкнутого цикла по переработке овощей за 12,5 млрд рублей появится в Волосовском районе.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко рассказал об участниках чемпионата «Абилимпикс» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 05.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко поприветствовал представителей Ленинградской области на национальном чемпионате «Абилимпикс», который проходил в Казани. В составе делегации — семь смельчаков, подопечных филиала фонда «Защитники Отечества» и выпускников Мультицентра социальной и трудовой интеграции. Каждый из них доказал, что истинное мастерство не зависит от физических возможностей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Более 200 рабочих мест появится в Волосовском районе с новым производством</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко рассказал об участниках чемпионата «Абилимпикс»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1316,119 +1316,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть наращивает производство молока </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Новый животноводческий комплекс в Волосовском районе на 3,5 тысячи голов дойного стада обеспечит Ленинградской области свыше 40 тыс. тонн натурального молока в год.</w:t>
+        <w:t xml:space="preserve">Ленобласть продолжает развивать проект «Футбол в школе» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 06.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В регионе работают 78 школ, занимаются футболом 36,7 тысяч учеников, из них почти половина — девочки. Напомним, проект «Футбол в школе» стартовал в 2022 году с 30 школ и 3,5 тысяч детей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть наращивает производство молока</w:t>
+          <w:t xml:space="preserve">Ленобласть продолжает развивать проект «Футбол в школе»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1455,119 +1455,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">RWB совместно с Ленинградской областью будут развивать объекты складской недвижимости </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Компания RWB и Правительство Ленинградской области договорились о сотрудничестве в сфере развития складской инфраструктуры на территории региона. Соответствующее соглашение было подписано на площадке Петербургского международного экономического форума.</w:t>
+        <w:t xml:space="preserve">Ленобласть признана лидером СЗФО по эффективности промышленной политики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область заняла первое место среди регионов Северо-Западного федерального округа по совокупности факторов, характеризующих результативность региональной промышленной политики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">RWB совместно с Ленинградской областью будут развивать объекты складской недвижимости</w:t>
+          <w:t xml:space="preserve">Ленобласть признана лидером СЗФО по эффективности промышленной политики</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1594,119 +1594,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Тосненском районе построят комплекс по производству канатов и верёвок </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">На ПМЭФ-2026 подписано соглашение о строительстве производственно-складского комплекса для изготовления канатно-веревочной продукции в индустриальном парке «М10». Документ подписали губернатор Александр Дрозденко, учредитель ООО «Петроканат» Игорь Коннов и генеральный директор АТР «М10» Михаил Косарев.</w:t>
+        <w:t xml:space="preserve">Многодетным семьям Ленинградской области вручены 19 автомобилей </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область передала новые автомобили 19 семьям, в которых воспитываются 6 и более детей. В торжественном мероприятии, приуроченном ко Дню семьи, любви и верности, принял участие губернатор Ленинградской области Александр Дрозденко. Об этом он рассказал в своем канале в MAX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Тосненском районе построят комплекс по производству канатов и верёвок</w:t>
+          <w:t xml:space="preserve">Многодетным семьям Ленинградской области вручены 19 автомобилей</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1733,119 +1733,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Спортивные выходные в Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Кировском районе состоится V Легкоатлетический пробег «Невский пятачок», в Тихвинском районе пройдет Первенство Ленобласти по футболу среди мальчиков до 15 лет, в Сланцевском районе — муниципальный этап марафона «Земля спорта», а в Приозерском районе будет организован турнир по петанку.</w:t>
+        <w:t xml:space="preserve">Ленобласть благоустраивает территории для молодожёнов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В день семьи, любви и верности комитет по ЖКХ региона назвал благоустроенные территории, где ленинградцы любят фотографироваться и прогуливаться в день свадьбы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Спортивные выходные в Ленобласти</w:t>
+          <w:t xml:space="preserve">Ленобласть благоустраивает территории для молодожёнов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1872,119 +1872,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">За победу на Всероссийском конкурсе поборются 435 проектов благоустройства </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Минстрой России завершил прием заявок на XI Всероссийский конкурс лучших проектов формирования комфортной городской среды 2026 года: подано 435 заявок из 64 субъектов РФ.</w:t>
+        <w:t xml:space="preserve">Ленобласть выбирает лучшие социальные проекты НКО за 2025 год </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">171 проект реализовали ленинградские НКО в 2025 году при поддержке #грантГубернатораЛО: комитет общественных коммуникаций открыл голосование за ТОП-5 лучших инициатив.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">За победу на Всероссийском конкурсе поборются 435 проектов благоустройства</w:t>
+          <w:t xml:space="preserve">Ленобласть выбирает лучшие социальные проекты НКО за 2025 год</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2011,119 +2011,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть модернизирует коммунальную инфраструктуру </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">3 километра водопроводных сетей заменили по нацпроекту в деревнях Вындин Остров и Плотичное в Волховском районе региона.</w:t>
+        <w:t xml:space="preserve">Спортивный выходные: от зарядки до стрельбы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 09.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Во Всеволожске всех желающих приглашают на летние утренние зарядки «Зарядись позитивом на Песчанке», в Тихвине состоится турнир по баскетболу 3х3 в честь Дня города, Волосовский район примет волейбольные соревнования, приуроченные ко Дню семьи, любви и верности, а в Сосновоборском округе пройдут областные состязания по практической стрельбе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть модернизирует коммунальную инфраструктуру</w:t>
+          <w:t xml:space="preserve">Спортивный выходные: от зарядки до стрельбы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2150,119 +2150,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Буграх забилось «Сердце города» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Благоустроенное пространство на Полевой улице стало первым объектом в Ленинградской области, благоустроенным в 2026 году по федпрограмме «Формирование комфортной городской среды» нацпроекта «Инфраструктура для жизни».</w:t>
+        <w:t xml:space="preserve">Дмитрий Патрушев посетил Ленинградскую область </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дмитрий Патрушев, заместитель председателя правительства Российской Федерации, посетил судостроительный завод совместно с Александром Дрозденко. Губернатор Ленинградской области рассказал об этом в своем канале в MAX.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Буграх забилось «Сердце города»</w:t>
+          <w:t xml:space="preserve">Дмитрий Патрушев посетил Ленинградскую область</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2289,119 +2289,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Благоустройство в Ленобласти — яркое и необычное </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленобласть при благоустройстве делает акцент на разнообразие территорий и малых архитектурных форм. Чтобы пространства были яркими, запоминающимися и исторически насыщенными, комитет по ЖКХ и Центр компетенций регулярно проводят конкурсы среди профессионалов отрасли и студентов.</w:t>
+        <w:t xml:space="preserve">126 проектов подали НКО на третий конкурс грантов Губернатора Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общая сумма запрашиваемой поддержки — более 291 млн рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Благоустройство в Ленобласти — яркое и необычное</w:t>
+          <w:t xml:space="preserve">126 проектов подали НКО на третий конкурс грантов Губернатора Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2428,119 +2428,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть представила 30 малых архитектурных форм на федеральном конкурсе </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Царевна Лебедь в Тихвине, исторические силуэты в Гатчине, тропа полководца Александра Суворова в Новой Ладоге: Ленобласть представила 30 объектов на федеральном конкурсе нетиповых малых архитектурных форм.</w:t>
+        <w:t xml:space="preserve">В Барышево устанавливают станцию очистки стоков </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 13.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область планомерно повышает надёжность и качество работы систем водоотведения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть представила 30 малых архитектурных форм на федеральном конкурсе</w:t>
+          <w:t xml:space="preserve">В Барышево устанавливают станцию очистки стоков</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2567,119 +2567,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградцы передают показания приборов учёта через «Госуслуги Дом» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В мобильном приложении «Госуслуги Дом» назвали самые популярные сервисы.</w:t>
+        <w:t xml:space="preserve">Ленобласть обеспечит квартирами 272 детей-сирот в 2026 году </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 14.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">87 детей-сирот уже получили квартиры в Ленинградской области в 2026 году. Всего до конца года регион намерен обеспечить благоустроенным жильём 272 детей-сирот и детей, оставшихся без попечения родителей. На реализацию программы предусмотрено 991,1 млн рублей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградцы передают показания приборов учёта через «Госуслуги Дом»</w:t>
+          <w:t xml:space="preserve">Ленобласть обеспечит квартирами 272 детей-сирот в 2026 году</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2706,119 +2706,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Янино-1 откроют строительные классы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">При поддержке комстроя Ленобласти СПбГАСУ и ГК «Расцветай» откроют специализированные строительные классы для школьников 8, 9 и 10 классов в Янинском центре образования с 1 сентября.</w:t>
+        <w:t xml:space="preserve">Ленобласть благоустраивает пространства у водоёмов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 15.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Набережные, пляжи, парки у воды стали любимым местом отдыха ленинградцев. Работа продолжается: 5 из 8 проектов, поданных регионом на Всероссийский конкурс благоустройства, — пространства возле водоёмов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Янино-1 откроют строительные классы</w:t>
+          <w:t xml:space="preserve">Ленобласть благоустраивает пространства у водоёмов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2845,119 +2845,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые технологии пришли в транспортную отрасль Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Один из крупнейших перевозчиков Ленинградской области — компания «Вест-Сервис» вошла в федпроект «Производительность труда». Это первое предприятие транспортной отрасли региона, приступившее к внедрению бережливых инструментов.</w:t>
+        <w:t xml:space="preserve">Открыта регистрация на Гражданский форум Ленинградской области #КОМАНДА47 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 15.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С 12 по 14 августа в Старой Ладоге ежегодный #ГражданскийФорум47 соберёт более 250 представителей некоммерческого сектора. В фокусе — развитие местных инициатив. Участники разработают локальные социальные проекты для каждого из районов Ленинградской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые технологии пришли в транспортную отрасль Ленобласти</w:t>
+          <w:t xml:space="preserve">Открыта регистрация на Гражданский форум Ленинградской области #КОМАНДА47</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2984,119 +2984,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нацпроекты: Ленобласть расцветает </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Каждая из 169 территорий, где в этом году пройдёт благоустройство, расцветёт по-своему.</w:t>
+        <w:t xml:space="preserve">Ленобласть назвала промежуточные итоги капремонта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В перечне выполненных работ — и строительно-монтажные работы, и разработка проектов. Капремонт жилья в Ленинградской области ведётся с опережением графика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Нацпроекты: Ленобласть расцветает</w:t>
+          <w:t xml:space="preserve">Ленобласть назвала промежуточные итоги капремонта</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3123,119 +3123,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко назначил председателя комитета правопорядка и безопасности Ленинградской области </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко подписал распоряжение о назначении Андрея Александровича Гаврилова на должность председателя комитета правопорядка и безопасности Ленинградской области.</w:t>
+        <w:t xml:space="preserve">В МФЦ Ленобласти обслуживают по Цифровому ID в МАКСЕ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Быстро, удобно и безопасно – в МФЦ Ленобласти подведены первые итоги применения на практике нового сервиса «Цифровой ID в MAX» для идентификации личности заявителей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко назначил председателя комитета правопорядка и безопасности Ленинградской области</w:t>
+          <w:t xml:space="preserve">В МФЦ Ленобласти обслуживают по Цифровому ID в МАКСЕ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3262,119 +3262,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В честь Дня России: спортвыходные в Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">День России в этом году жители Ленинградской области отметят по-спортивному: в Волосовском районе развернётся настоящий праздник силы и ловкости — гостей ждут турнир по пляжному волейболу, показательные выступления кикбоксёров и состязания по национальной борьбе корэш в рамках Межрегионального Ленинградского Сабантуя 2026; во Всеволожске и Кингисеппе любителей интеллектуальной борьбы соберёт шахматный фестиваль, посвящённый Дню России, а в Кировском районе пройдёт захватывающий турнир по стритболу среди молодёжных команд.</w:t>
+        <w:t xml:space="preserve">В Тосненском районе начал работу новый комплекс по сборке и хранению автокомпонентов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко принял участие в открытии нового производственно-складского комплекса управляющей компании «КАРВИЛЬ» в Красном Бору Тосненского района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В честь Дня России: спортвыходные в Ленобласти</w:t>
+          <w:t xml:space="preserve">В Тосненском районе начал работу новый комплекс по сборке и хранению автокомпонентов</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3401,119 +3401,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Архитекторы согласовали облик новой школы во Всеволожске </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Комитет градостроительной политики Ленинградской области согласовал архитектурный облик школы на 1300 мест в Южном микрорайоне Всеволожска. Новая общеобразовательная организация рассчитана на учеников с 1 по 11 классы, в проектных решениях заложена безбарьерная среда для детей с особыми условиями передвижения.</w:t>
+        <w:t xml:space="preserve">Ленобласть решает проблему «коттеджного рабства» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 17.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вместе с активистами, экспертами и представителями надзорных органов эту тему обсудили на круглом столе в Правительстве Ленинградской области. Глава региона Александр Дрозденко выступил с инициативой — внести поправки в федеральное законодательство, которые дадут возможность ввести для имущества общего пользования в коттеджных поселках режим общей долевой собственности: чтобы дороги, инженерные сети и другие объекты, без которых жизнь в посёлке невозможна, автоматически принадлежали всем жителям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Архитекторы согласовали облик новой школы во Всеволожске</w:t>
+          <w:t xml:space="preserve">Ленобласть решает проблему «коттеджного рабства»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3540,119 +3540,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Молодёжь голосует за благоустройство Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Волейбол, баскетбол и тренажеры в Кудрово, амфитеатр для концертов у озера в Новом Девяткино, скейт-парк в Сертолово: молодежь 47 региона выбирает благоустройство.</w:t>
+        <w:t xml:space="preserve">Ленобласть повышает надежность энергоснабжения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 17.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко сообщил ключевые моменты рабочей встречи с Министром энергетики Российской Федерации Сергеем Цивилевым.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Молодёжь голосует за благоустройство Ленобласти</w:t>
+          <w:t xml:space="preserve">Ленобласть повышает надежность энергоснабжения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3679,119 +3679,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть выполняет поручение Президента по догазификации </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Сланцевском районе газ пришёл сразу в восемь деревень: Старополье, Кушель, Заберезье, Кологриво, Плешево, Шакицы, Пантелейково и Гаянщину, сообщил Александр Дрозденко.</w:t>
+        <w:t xml:space="preserve">Во Всеволожске Центр зимних видов спорта получил имя олимпийского чемпиона Владимира Белоусова </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 19.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Решение приурочили к 80-летию легендарного спортсмена. Переименование Центра поддержал Губернатор Ленинградской области Александр Дрозденко, а также направил приветственное слово, которое озвучили на торжественной церемонии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть выполняет поручение Президента по догазификации</w:t>
+          <w:t xml:space="preserve">Во Всеволожске Центр зимних видов спорта получил имя олимпийского чемпиона Владимира Белоусова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3818,119 +3818,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть устанавливает новые станции водоподготовки </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область повышает качество водоснабжения: ведутся работы по изготовлению, монтажу и запуску еще 10 модульных станций подготовки питьевой воды.</w:t>
+        <w:t xml:space="preserve">Жители Гатчинского муниципального округа станут первыми зрителями главного культурного события июля </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 19.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко сообщил, что 21 июля у подножия Казанского храма в Вырице, в день празднования Казанской иконы Божьей Матери, развернётся концерт-спектакль, который даст старт масштабному проекту «Душа русской цивилизации».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть устанавливает новые станции водоподготовки</w:t>
+          <w:t xml:space="preserve">Жители Гатчинского муниципального округа станут первыми зрителями главного культурного события июля</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3957,119 +3957,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Специалистов ЖКХ приглашают проверить знания на онлайн-олимпиаде </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Открылась регистрация на Всероссийскую онлайн-олимпиаду «Безопасный ЖКХ — 2026».</w:t>
+        <w:t xml:space="preserve">Справку об участии в СВО оформят в МФЦ в день обращения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Теперь в МФЦ Ленинградской области участники СВО могут в ускоренном режиме оформить и получить справку об участии в специальной военной операции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Специалистов ЖКХ приглашают проверить знания на онлайн-олимпиаде</w:t>
+          <w:t xml:space="preserve">Справку об участии в СВО оформят в МФЦ в день обращения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4096,119 +4096,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стадион в Подпорожье готовят к вводу </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Строители завершают благоустройство стадиона в Подпорожье и готовят футбольное поле с искусственным покрытием к лицензированию.</w:t>
+        <w:t xml:space="preserve">Никольскому — надёжное водоотведение </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В поселке Никольский Подпорожского района стартовало строительство модульной станции очистки сточных вод.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Стадион в Подпорожье готовят к вводу</w:t>
+          <w:t xml:space="preserve">Никольскому — надёжное водоотведение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4235,119 +4235,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Капремонт лифтов в Ленобласти — качественный и своевременный </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область несколько лет планомерно заменяла старое лифтовое оборудование, и теперь в нашем регионе капремонт лифтов стартует чётко при достижении ими 25 лет эксплуатации.</w:t>
+        <w:t xml:space="preserve">«Лицом к лицу» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 21.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко рассказал о выставке портретов, которая проходит в зале «Эрмитаж-Выборг».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Капремонт лифтов в Ленобласти — качественный и своевременный</w:t>
+          <w:t xml:space="preserve">«Лицом к лицу»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4374,119 +4374,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Спортивная Ленобласть: от мала до велика </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В эти выходные — во Всеволожском районе пройдёт чемпионат России по кинологическому спорту: собаки и их хозяева покажут, кто тут настоящая команда. В Выборгском районе — разыграют Кубок области по водным лыжам, и зрелище обещает быть эффектным. В Гатчине баскетболисты поборются за Летний Кубок Федерации — мужские команды не дадут заскучать. А в Лодейном Поле всех зовут на кросс в честь Дня Свирской Победы — пробежать и вспомнить историю.</w:t>
+        <w:t xml:space="preserve">Ленобласть помогла Крыму генераторами </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко рассказал о доставке в Крым 10 дизель-генераторных установок, которые помогут обеспечить резервное электроснабжение больниц, пожарных частей, насосных станций водоснабжения и других важных объектов. Одновременно решено, что резерв генераторов самой Ленинградской области будет пополнен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Спортивная Ленобласть: от мала до велика</w:t>
+          <w:t xml:space="preserve">Ленобласть помогла Крыму генераторами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4513,119 +4513,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые технологии ускорили работу сельхозпредприятия в Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Сельхозтехника стала обслуживаться быстрее, на складе упорядочены детали, проведен анализ часто встречающихся поломок - на волосовском племенном заводе «Каложицы» подведены итоги 6-месячного участия в федеральном проекте «Производительность труда».</w:t>
+        <w:t xml:space="preserve">«Душа русской цивилизации» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко рассказал о концерте-спектакле «От Меня это было», который состоялся в день Казанской иконы Божией Матери в Вырице: с территории Ленинградской области стартовал большой духовно-исторический проект «Душа русской цивилизации».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые технологии ускорили работу сельхозпредприятия в Ленобласти</w:t>
+          <w:t xml:space="preserve">«Душа русской цивилизации»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4652,119 +4652,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Инвестиции в Ленобласти показали уверенный рост по итогам первого квартала </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область подтвердила статус одного из лидеров экономического развития Северо-Запада. Объём инвестиций в основной капитал за январь-март 2026 года составил 362 млрд рублей, что на 5,2% превышает показатель аналогичного периода прошлого года. Ключевым драйвером роста стала обрабатывающая промышленность, где зафиксирован рост на 12% — до 279 млрд рублей.</w:t>
+        <w:t xml:space="preserve">Волейбол, гонки на драконах, с ружьем и на лыжах: спортивные выходные в Ленобласти обещают много интересного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 23.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лыжероллерная гонка в рамках Кубка Ленинградской области по биатлону — в «Кавголово», старт XX летней Спартакиады Бокситогорского района, зрелищный этап Чемпионата России по ралли-кроссу — на автодроме «Игора Драйв», масштабный фестиваль по гребле на лодках-драконах — в Кингисеппе, а также международные соревнования по городошному спорту — в Приозерске. Не обойдется без волейбола: сразу в нескольких муниципалитетах пройдут как классические турниры, так и соревнования по пляжному волейболу — в Выборге, Подпорожье, Сланцах и Приозерске. Ленинградская область в эти выходные превращается в единую спортивную арену — выбирайте локацию по душе и смело заряжайтесь энергией спорта на все выходные!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Инвестиции в Ленобласти показали уверенный рост по итогам первого квартала</w:t>
+          <w:t xml:space="preserve">Волейбол, гонки на драконах, с ружьем и на лыжах: спортивные выходные в Ленобласти обещают много интересного</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4791,119 +4791,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть развивает ИЖС через эскроу </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область закрепляет индивидуальное жилищное строительство с использованием эскроу как один из рабочих стандартов жилищного рынка. На штабе по региональному развитию под руководством заместителя председателя Правительства России Марата Хуснуллина ИЖС, применение эскроу и выполнение планов по вводу жилья вошли в число ключевых вопросов.</w:t>
+        <w:t xml:space="preserve">В Ленобласти за 6 лет число социальных предпринимателей выросло в 20 раз </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 23.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На заседании правительства региона подвели итоги реализации Модели системы поддержки социальных предпринимателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть развивает ИЖС через эскроу</w:t>
+          <w:t xml:space="preserve">В Ленобласти за 6 лет число социальных предпринимателей выросло в 20 раз</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4930,119 +4930,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Фонд «Дом Надежды на Горе» из Ленобласти празднует 30-ти летие </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">«Надежда на счастье» — в деревне Перекюля: более 450 человек со всей России сегодня приехали в Ленинградскую область, чтобы сказать «спасибо» за трезвую жизнь. Фонду «Реабилитационный центр «Дом надежды на Горé» исполнилось 30-лет.</w:t>
+        <w:t xml:space="preserve">Ленобласть развивает противопожарную инфраструктуру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 23.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Более 2 тысяч пожаров в этом году в Ленобласти потушены региональной противопожарной службой На заседании Правительства Ленинградской области председатель комитета правопорядка и безопасности Андрей Гаврилов представил доклад о развитии региональной противопожарной службы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Фонд «Дом Надежды на Горе» из Ленобласти празднует 30-ти летие</w:t>
+          <w:t xml:space="preserve">Ленобласть развивает противопожарную инфраструктуру</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5069,119 +5069,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Кингисеппе повышена надежность водоснабжения </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Леноблводоканал повысил надёжность напора воды в центре Кингисеппа. Для этого поставили дополнительные насосы на повысительных станциях, улучшение коснулось уже полутора тысяч человек и двух соцобъектов.</w:t>
+        <w:t xml:space="preserve">Плот-47 — защита от современных угроз </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко во время рабочей поездки в Выборг ознакомился с новой экспериментальной плавучей платформой «Плот-47». Она предназначена для защиты военно-морских баз, портовой инфраструктуры и объектов топливно-энергетического комплекса от современных угроз, включая безэкипажные катера и БПЛА. Производство полностью локализовано в Ленинградской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Кингисеппе повышена надежность водоснабжения</w:t>
+          <w:t xml:space="preserve">Плот-47 — защита от современных угроз</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5208,119 +5208,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Фестиваль сбережений и инвестиций: в Ленобласти названы победители муниципального и регионального этапов </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Ленинградской области успешно прошли муниципальный и региональный этапы III-го всероссийского фестиваля сбережений и инвестиций.</w:t>
+        <w:t xml:space="preserve">Ленобласть ускоряет капитальный ремонт жилья </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обновление крыш, фасадов, инженерных систем ведётся раньше запланированных сроков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Фестиваль сбережений и инвестиций: в Ленобласти названы победители муниципального и регионального этапов</w:t>
+          <w:t xml:space="preserve">Ленобласть ускоряет капитальный ремонт жилья</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5347,119 +5347,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">34 победителя: Ленобласть подвела итоги голосования за дизайн-проекты благоустройства </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">По всей России в голосовании приняли участие 15 883 904 человек, в Ленинградской области выбор сделали 162 565 жителей.</w:t>
+        <w:t xml:space="preserve">«Балтик Ралли» остается площадкой патриотических инициатив» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко провел в Выборге заседание рабочей группы Комиссии Государственного Совета России по развитию авто- и мототуризма, которое прошло на площадке фестиваля «Балтик Ралли».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">34 победителя: Ленобласть подвела итоги голосования за дизайн-проекты благоустройства</w:t>
+          <w:t xml:space="preserve">«Балтик Ралли» остается площадкой патриотических инициатив»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5486,119 +5486,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградское отделение ВОИ — лучшее в России по организации спортивно-массовой работы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Итоги ежегодного конкурса подвело Всероссийское общество инвалидов.</w:t>
+        <w:t xml:space="preserve">«Символ единства, свободы и настоящего братства людей» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко возглавил мотопарад «Балтик Ралли» до государственной границы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградское отделение ВОИ — лучшее в России по организации спортивно-массовой работы</w:t>
+          <w:t xml:space="preserve">«Символ единства, свободы и настоящего братства людей»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5625,119 +5625,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">НКО Ленобласти получили более 40 миллионов рублей во втором конкурсе Фонда президентских грантов </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">21 социальный проект из Ленинградской области получил поддержку Фонда президентских грантов по итогам второго конкурса 2026 года. Общая сумма — более 40 миллионов рублей. Вместе с первым конкурсом в этом году ленинградские НКО уже привлекли более 118 миллионов рублей.</w:t>
+        <w:t xml:space="preserve">Ленинградцы — бойцам СВО </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко сообщил, что сегодня на фестивале «Балтик Ралли» передали очередную партию гуманитарного груза бойцам «БАРС-Ленинградец» — первому именному добровольческому подразделению Ленинградской области, а также 56-му гвардейскому окружному учебному центру, чтобы бойцы проходили подготовку в условиях, максимально приближенных к боевым.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">НКО Ленобласти получили более 40 миллионов рублей во втором конкурсе Фонда президентских грантов</w:t>
+          <w:t xml:space="preserve">Ленинградцы — бойцам СВО</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5764,119 +5764,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Реконструкцию ДШИ в Сертолово ускорят </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Вице-губернатор Ленинградской области по вопросам строительного комплекса и жилищно-коммунального хозяйства Евгений Барановский дал поручения по ускорению реконструкции бывшего дома офицеров под детскую школу искусств в Сертолово.</w:t>
+        <w:t xml:space="preserve">Ленобласть отмечает день Военно-Морского Флота </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 26.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В День Военно-Морского Флота России вместе с ветеранами, жителями и молодежью губернатор Ленинградской области Александр Дрозденко возложил цветы к памятнику адмиралу Фёдору Матвеевичу Апраксину в Выборге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Реконструкцию ДШИ в Сертолово ускорят</w:t>
+          <w:t xml:space="preserve">Ленобласть отмечает день Военно-Морского Флота</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5903,119 +5903,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сертолово получит школу на 825 мест </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Строительство школы на 825 мест в Сертолово готовят к активной фазе. По объекту получены градостроительные документы, подрядчик подготовил площадку, технические решения по объекту наследия и лесу на участке определены. Школу построят по государственной программе Ленинградской области «Современное образование Ленинградской области».</w:t>
+        <w:t xml:space="preserve">Благотворительные фонды Ленобласти смогут сократить расходы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственная Дума приняла закон, который подготовила депутат от Ленинградской области Ольга Занко. Инициатива избавит небольшие благотворительные фонды от лишних расходов и бумажной работы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Сертолово получит школу на 825 мест</w:t>
+          <w:t xml:space="preserve">Благотворительные фонды Ленобласти смогут сократить расходы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6042,119 +6042,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть и Танзания: новые шаги в сотрудничестве </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко  встретился с Чрезвычайным и Полномочным Послом Объединенной Республики Танзания в Российской Федерации и странах СНГ Фредриком Ибрагимом Кибутой.</w:t>
+        <w:t xml:space="preserve">Ленобласть капитально ремонтирует кровли и системы отопления </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Масштабный «тёплый» капремонт жилья по этим направлениям должен завершиться до старта отопительного сезона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть и Танзания: новые шаги в сотрудничестве</w:t>
+          <w:t xml:space="preserve">Ленобласть капитально ремонтирует кровли и системы отопления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6181,119 +6181,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти стартовала выездная стажировка Минпромторга «Федеральная практика» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">На всесезонном курорте «Игора» открылась двухдневная стажировка министерства промышленности и торговли России. Участники — руководители промышленных ведомств Северо-Западного федерального округа, институтов развития, отраслевых ассоциаций и предприятий.</w:t>
+        <w:t xml:space="preserve">В Старой Ладоге на раскопках кургана нашли крест, которому более тысячи лет </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Александр Дрозденко сообщил, что в Старой Ладоге, в урочище Плакун завершились раскопки кургана №11. Это древнейший могильник, связанный с первыми ладожанами. Археологи нашли здесь крест возрастом более тысячи лет, боевой топор, ладейные заклёпки и капсулу времени 1968 года — послание от коллег-предшественников. Экспедиция проходила по инициативе председателя комитета по печати Тимура Зайнуллина при поддержке АНО «Центр развития Ладоги» и сотрудников Староладожской экспедиции ИИМК РАН.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти стартовала выездная стажировка Минпромторга «Федеральная практика»</w:t>
+          <w:t xml:space="preserve">В Старой Ладоге на раскопках кургана нашли крест, которому более тысячи лет</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6320,119 +6320,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Жители Сертолово помогают развивать город </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Вице-губернатор Ленинградской области Евгений Барановский по итогам встречи с жителями Сертолово взял в работу вопросы по социальной инфраструктуре, расселению аварийного жилья, спорту, благоустройству, вывозу мусора и общественным пространствам города.</w:t>
+        <w:t xml:space="preserve">Прогноз развития области  представлен ленинградцам </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитет экономического развития и инвестиционной деятельности Ленинградской области представил на общественное обсуждение проект прогноза социально-экономического развития региона на 2027-2029 годы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Жители Сертолово помогают развивать город</w:t>
+          <w:t xml:space="preserve">Прогноз развития области  представлен ленинградцам</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6459,119 +6459,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«От Выборга до Подпорожья»: спортивные выходные Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В эти выходные в Ленинградской области пройдут сразу четыре спортивных события: в Волосовском районе — детские соревнования по лёгкой атлетике в рамках Кубка по ОФП, в Выборге — морской фестиваль парусного спорта «Паруса Выборга 2026», в Гатчине — Летний Кубок Федерации баскетбола среди мужских команд, а в Подпорожье — фестиваль пляжного волейбола в честь 99-летия района и 70-летия города.</w:t>
+        <w:t xml:space="preserve">В Ивангороде — праздничный капремонт </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ивангород встретит День Ленинградской области с обновлёнными домами: капитальный ремонт координируют комитет по ЖКХ и Фонд капремонта 47 региона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«От Выборга до Подпорожья»: спортивные выходные Ленобласти</w:t>
+          <w:t xml:space="preserve">В Ивангороде — праздничный капремонт</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6598,119 +6598,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Состоялось заседание межведомственной рабочей группы по противодействию незаконным финансовым операциям </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Состоялось заседание межведомственной рабочей группы по противодействию незаконным финансовым операциям в Северо-Западном федеральном округе под председательством полномочного представителя Президента Российской Федерации в СЗФО Игоря Рудени.</w:t>
+        <w:t xml:space="preserve">Ленобласть наводит порядок на дорогах и в перевозках </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 30.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко подписал распоряжение о создании новой Межведомственной транспортной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Состоялось заседание межведомственной рабочей группы по противодействию незаконным финансовым операциям</w:t>
+          <w:t xml:space="preserve">Ленобласть наводит порядок на дорогах и в перевозках</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6737,119 +6737,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Состоялось последнее очередное заседание Законодательного собрания Ленинградской области седьмого созыва </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В повестку вошли более 70 вопросов, большая часть которых касалась рассмотрения областных законопроектов. По итогам заседания принято 34 областных закона, 16 из которых были инициированы Губернатором Ленинградской области.</w:t>
+        <w:t xml:space="preserve">На Ленинградской АЭС-2 начался монтаж ключевых систем безопасности </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 30.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область продолжает укреплять энергетическую безопасность региона. На строящемся энергоблоке №4 Ленинградской АЭС-2 установили первое крупногабаритное оборудование — устройство локализации расплава, или «ловушку расплава».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Состоялось последнее очередное заседание Законодательного собрания Ленинградской области седьмого созыва</w:t>
+          <w:t xml:space="preserve">На Ленинградской АЭС-2 начался монтаж ключевых систем безопасности</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6876,119 +6876,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Предоставление жилых помещений для семей участников СВО оформят в МФЦ Гатчинского муниципального округа </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В филиале МФЦ «Гатчинский» принимаются документы на новую услугу - предоставление семьям участников СВО жилых помещений по договорам социального найма на территории Гатчинского муниципального округа.</w:t>
+        <w:t xml:space="preserve">Юккам — надёжное водоотведение </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 30.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Юкках, во Всеволожском районе Ленобласти, заработала новая станция Леноблводоканала по очистке сточных вод.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Предоставление жилых помещений для семей участников СВО оформят в МФЦ Гатчинского муниципального округа</w:t>
+          <w:t xml:space="preserve">Юккам — надёжное водоотведение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7015,2204 +7015,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти проходит кинофестиваль «Литература и кино» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко рассказал о 32-м Международном кинофестивале «Литература и кино», который проходит в эти дни в Гатчине.</w:t>
+        <w:t xml:space="preserve">Нацпроекты: в Сланцах стартовал капремонт коллектора </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 31.07.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Леноблводоканал начал ремонт канализационного коллектора в Сланцах. Сети протяжённостью 6 километров пройдут от канализационной насосной станции №2 до центральных биологических очистных сооружений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти проходит кинофестиваль «Литература и кино»</w:t>
-[...2084 lines deleted...]
-          <w:t xml:space="preserve">В Ленобласти стартовал проект «Кадры в кадре»</w:t>
+          <w:t xml:space="preserve">Нацпроекты: в Сланцах стартовал капремонт коллектора</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -10051,51 +7966,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94866/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94869/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94870/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94871/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94872/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94873/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94874/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94876/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94881/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94882/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94883/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94884/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94928/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/94937/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95037/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95044/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95061/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95095/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95105/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95138/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95146/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95157/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95159/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95176/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95181/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95186/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95209/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95224/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95325/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95329/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95404/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95403/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95447/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95460/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95486/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95515/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95553/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95581/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95582/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95596/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95640/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95648/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95649/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95657/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95660/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95661/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95676/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95723/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95728/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95747/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95768/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95771/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95774/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95775/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95776/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95780/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95781/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95782/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95785/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95794/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95819/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95832/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95833/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95834/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95835/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95872/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95888/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95905/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95913/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95917/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95999/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96026/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96084/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96085/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96086/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96166/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96143/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96165/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96190/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96199/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96214/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96286/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96289/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96331/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96394/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96413/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96428/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96445/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96452/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96471/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96490/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96491/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96494/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96495/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96537/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96546/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96568/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96629/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96639/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96670/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96676/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96677/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96708/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96712/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96715/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96717/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96718/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96719/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96746/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96761/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96801/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96808/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96829/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96835/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96858/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96862/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96882/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>