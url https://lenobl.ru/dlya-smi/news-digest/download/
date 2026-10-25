--- v3 (2026-08-01)
+++ v4 (2026-10-25)
@@ -21,163 +21,163 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дайджест новостей за 07.2026</w:t>
+        <w:t xml:space="preserve">Дайджест новостей за 09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Мурино построили новый детский сад на 100 мест </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Мурино построили новый детский сад на 100 мест. Это уже 13-й садик, возведённый в городе с 2021 года.</w:t>
+        <w:t xml:space="preserve">В Сосновом Бору обновляют дома </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 02.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Сосновом Бору активно ведётся капитальный ремонт жилья. В 2026 году в 22 домах выполняются 35 видов работ: обновляются фасады, кровли, внутридомовые сети.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Мурино построили новый детский сад на 100 мест</w:t>
+          <w:t xml:space="preserve">В Сосновом Бору обновляют дома</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -204,119 +204,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">С весны Ленобласть благоустроила уже 9 территорий </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Работы по благоустройству общественных пространств и дворов, запланированные на 2026 год, в ряде районов завершены с опережением графика.</w:t>
+        <w:t xml:space="preserve">Новый ФАП — в Яльгелево </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 02.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Управление строительства Ленинградской области завершило работы на новом фельдшерско-акушерском пункте в деревне Яльгелево Ломоносовского района. Разрешение на ввод в эксплуатацию выдал Госстройнадзор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">С весны Ленобласть благоустроила уже 9 территорий</w:t>
+          <w:t xml:space="preserve">Новый ФАП — в Яльгелево</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -343,119 +343,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко рассказал о спасении роженицы в Ленинградской областной больнице </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области поделился историей спасения беременной пациентки с осложнениями в своем канале в MAX.</w:t>
+        <w:t xml:space="preserve">Неделя кукольного театра в Выборге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С 6 по 12 сентября в Выборге пройдёт V Международный фестиваль театров кукол.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко рассказал о спасении роженицы в Ленинградской областной больнице</w:t>
+          <w:t xml:space="preserve">Неделя кукольного театра в Выборге</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -482,119 +482,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">От Тихвина до Выборга: спортивный марафон </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Выходные в Ленинградской области пройдут активно: в Тихвине в честь Дня города сразятся мастера городошного спорта, в Приозерском районе велосипедисты рванут на шоссейном заезде «Tour de Russia», в Лодейнопольском районе мужские команды поборются за Кубок по мини-футболу «Памяти Друзей», а в Гатчинском округе гостей ждёт яркий праздник «Вырица-фест».</w:t>
+        <w:t xml:space="preserve">Гатчина готовится к 100-летию Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 03.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В столице региона уже идут работы по благоустройству, посвящённые предстоящему юбилею.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">От Тихвина до Выборга: спортивный марафон</w:t>
+          <w:t xml:space="preserve">Гатчина готовится к 100-летию Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -621,119 +621,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть подтвердила статус «Региона добрых дел» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область вновь вошла в число победителей Всероссийского конкурса «Регион добрых дел». Территория стала одной из 30 лучших среди 64 участников. По итогам отбора область получит федеральную субсидию на развитие добровольческого движения.</w:t>
+        <w:t xml:space="preserve">Ленинградцев приглашают на «Городские интонации» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 04.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Открыт приём заявок на II сезон Всероссийского конкурса «Городские интонации» для авторов общественных инициатив развития территорий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть подтвердила статус «Региона добрых дел»</w:t>
+          <w:t xml:space="preserve">Ленинградцев приглашают на «Городские интонации»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -760,119 +760,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стройкомплекс прокачивает цифровизацию </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В Ленинградской области 85% застройщиков применяют BIM/ТИМ-технологии, почти половина компаний уже использует в работе искусственный интеллект.</w:t>
+        <w:t xml:space="preserve">В Мурино к 277-летию открыли два новых общественных пространства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 05.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">К 277-летию Мурино в городе открыли два благоустроенных общественных пространства — первый этап набережной Охты в Лавриках и территорию Графского пруда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Стройкомплекс прокачивает цифровизацию</w:t>
+          <w:t xml:space="preserve">В Мурино к 277-летию открыли два новых общественных пространства</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -899,119 +899,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко — о книжном салоне «Ожидание. Второе столетие» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">С 3 по 5 июля, в Выборге во второй раз проходит Ленинградский краеведческий книжный салон «Ожидание. Второе столетие».</w:t>
+        <w:t xml:space="preserve">Площадка, где инициативы получают поддержку и развитие </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 05.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поддержка семьи, помощь людям, сохранение традиций — во многом это заслуга активных женщин, — губернатор Ленобласти Александр Дрозденко рассказал о состоявшемся в Гатчине Четвёртом женском форуме «Социальные инициативы женщин в реализации национальных проектов в Ленинградской области».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко — о книжном салоне «Ожидание. Второе столетие»</w:t>
+          <w:t xml:space="preserve">Площадка, где инициативы получают поддержку и развитие</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1038,119 +1038,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти прошёл концерт «Весна священная» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Под открытым небом в Изваре балет Стравинского исполнил Симфонический оркестр Ленинградской областной филармонии под управлением Михаила Голикова.</w:t>
+        <w:t xml:space="preserve">Архитектура детских садов и школ станет качественнее </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитет градостроительной политики Ленинградской области подготовил рекомендации для капитального ремонта фасадов образовательных учреждений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти прошёл концерт «Весна священная»</w:t>
+          <w:t xml:space="preserve">Архитектура детских садов и школ станет качественнее</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1177,119 +1177,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Дрозденко рассказал об участниках чемпионата «Абилимпикс» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко поприветствовал представителей Ленинградской области на национальном чемпионате «Абилимпикс», который проходил в Казани. В составе делегации — семь смельчаков, подопечных филиала фонда «Защитники Отечества» и выпускников Мультицентра социальной и трудовой интеграции. Каждый из них доказал, что истинное мастерство не зависит от физических возможностей.</w:t>
+        <w:t xml:space="preserve">Возмещение расходов за обучение детей-сирот на подготовительных отделениях в вузах оформят в МФЦ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 07.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В МФЦ Ленинградской области можно оформить новую меру социальной поддержки для детей-сирот и детей, оставшихся без попечения родителей. Это позволит получить возмещение расходов за обучение на подготовительных отделениях образовательных организаций высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Александр Дрозденко рассказал об участниках чемпионата «Абилимпикс»</w:t>
+          <w:t xml:space="preserve">Возмещение расходов за обучение детей-сирот на подготовительных отделениях в вузах оформят в МФЦ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1316,119 +1316,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть продолжает развивать проект «Футбол в школе» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В регионе работают 78 школ, занимаются футболом 36,7 тысяч учеников, из них почти половина — девочки. Напомним, проект «Футбол в школе» стартовал в 2022 году с 30 школ и 3,5 тысяч детей.</w:t>
+        <w:t xml:space="preserve">К благоустройству Ленобласти подключатся легенды «Зенита» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председатель комитета по ЖКХ Ленинградской области Денис Беляев встретился с Александром Кержаковым и Игорем Денисовым в Центре компетенций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть продолжает развивать проект «Футбол в школе»</w:t>
+          <w:t xml:space="preserve">К благоустройству Ленобласти подключатся легенды «Зенита»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1455,119 +1455,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть признана лидером СЗФО по эффективности промышленной политики </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область заняла первое место среди регионов Северо-Западного федерального округа по совокупности факторов, характеризующих результативность региональной промышленной политики.</w:t>
+        <w:t xml:space="preserve">Ленобласть и Беларусь формируют планы сотрудничества на три года вперёд </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 08.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко рассказал о результатах встречи с главой Администрации Президента Республики Беларусь Дмитрием Крутым.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть признана лидером СЗФО по эффективности промышленной политики</w:t>
+          <w:t xml:space="preserve">Ленобласть и Беларусь формируют планы сотрудничества на три года вперёд</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1594,119 +1594,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Многодетным семьям Ленинградской области вручены 19 автомобилей </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область передала новые автомобили 19 семьям, в которых воспитываются 6 и более детей. В торжественном мероприятии, приуроченном ко Дню семьи, любви и верности, принял участие губернатор Ленинградской области Александр Дрозденко. Об этом он рассказал в своем канале в MAX.</w:t>
+        <w:t xml:space="preserve">Цифровой рубль обсудили на бизнес-форуме «Энергия возможностей» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 09.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В рамках секции «Деньги будущего: что предпринимателю нужно знать уже сегодня» участники XII Ленинградского бизнес-форума «Энергия возможностей» обсудили цифровой рубль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Многодетным семьям Ленинградской области вручены 19 автомобилей</w:t>
+          <w:t xml:space="preserve">Цифровой рубль обсудили на бизнес-форуме «Энергия возможностей»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1733,119 +1733,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть благоустраивает территории для молодожёнов </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В день семьи, любви и верности комитет по ЖКХ региона назвал благоустроенные территории, где ленинградцы любят фотографироваться и прогуливаться в день свадьбы.</w:t>
+        <w:t xml:space="preserve">Ленобласть — в лидерах России по новым рабочим местам при благоустройстве </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 09.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Данные о создании рабочих мест при реализации проектов-победителей Всероссийского конкурса по нацпроекту «Инфраструктура для жизни» опубликовал Минстрой РФ. С 2025 года благодаря этим проектам в России создано более 4 тыс. рабочих мест и 905 коммерческих объектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть благоустраивает территории для молодожёнов</w:t>
+          <w:t xml:space="preserve">Ленобласть — в лидерах России по новым рабочим местам при благоустройстве</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -1872,119 +1872,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть выбирает лучшие социальные проекты НКО за 2025 год </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">171 проект реализовали ленинградские НКО в 2025 году при поддержке #грантГубернатораЛО: комитет общественных коммуникаций открыл голосование за ТОП-5 лучших инициатив.</w:t>
+        <w:t xml:space="preserve">Ленобласть вошла в осень с 2,65 млн м² нового жилья </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 10.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За январь—август 2026 года в Ленинградской области ввели 2,65 млн м² жилья — это 74,7% годового плана. Основной объём сегодня формирует индивидуальное жилищное строительство: на частные дома приходится 2,18 млн м², или более 82% всего ввода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть выбирает лучшие социальные проекты НКО за 2025 год</w:t>
+          <w:t xml:space="preserve">Ленобласть вошла в осень с 2,65 млн м² нового жилья</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2011,119 +2011,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Спортивный выходные: от зарядки до стрельбы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Во Всеволожске всех желающих приглашают на летние утренние зарядки «Зарядись позитивом на Песчанке», в Тихвине состоится турнир по баскетболу 3х3 в честь Дня города, Волосовский район примет волейбольные соревнования, приуроченные ко Дню семьи, любви и верности, а в Сосновоборском округе пройдут областные состязания по практической стрельбе.</w:t>
+        <w:t xml:space="preserve">Ленобласть строит будущее </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На базе Янинского центра образования состоялось торжественное открытие первых инженерно- строительных классов при поддержке областного комстроя, застройщика «Расцветай» и СПбГАСУ. Подобные классы призваны способствовать ранней профориентации школьников для работы в высокотехнологичных отраслях строительства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Спортивный выходные: от зарядки до стрельбы</w:t>
+          <w:t xml:space="preserve">Ленобласть строит будущее</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2150,119 +2150,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дмитрий Патрушев посетил Ленинградскую область </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Дмитрий Патрушев, заместитель председателя правительства Российской Федерации, посетил судостроительный завод совместно с Александром Дрозденко. Губернатор Ленинградской области рассказал об этом в своем канале в MAX.</w:t>
+        <w:t xml:space="preserve">Ленобласть продолжает обучение предпринимательству участников СВО в новом формате </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 11.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 предпринимателей представили свои проекты в рамках программы «Бизнес Героев 47. Акселерация». Проекты охватили разные направления: производство биотоплива из отходов деревообработки, сборку и пилотирование БПЛА, сервисную 3D-печать, развитие фермерского производства и кондитерского бизнеса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Дмитрий Патрушев посетил Ленинградскую область</w:t>
+          <w:t xml:space="preserve">Ленобласть продолжает обучение предпринимательству участников СВО в новом формате</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2289,119 +2289,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">126 проектов подали НКО на третий конкурс грантов Губернатора Ленобласти </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Общая сумма запрашиваемой поддержки — более 291 млн рублей.</w:t>
+        <w:t xml:space="preserve">Ленобласти — комплексное развитие </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 14.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В 31 проекте комплексного развития территорий Ленинградской области вместе с жильём запланированы 43 детских сада, 25 школ, амбулатория, физкультурно-оздоровительный комплекс и театр. Общая площадь территорий КРТ составляет 1320 гектаров, объём жилищного строительства превышает 5 млн квадратных метров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">126 проектов подали НКО на третий конкурс грантов Губернатора Ленобласти</w:t>
+          <w:t xml:space="preserve">Ленобласти — комплексное развитие</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2428,119 +2428,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Барышево устанавливают станцию очистки стоков </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ленинградская область планомерно повышает надёжность и качество работы систем водоотведения.</w:t>
+        <w:t xml:space="preserve">В Ленобласти благоустраивают «Яблоневые сады» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 14.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В этом году такие общественные пространства сделаны в Приморске и Лаголово.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Барышево устанавливают станцию очистки стоков</w:t>
+          <w:t xml:space="preserve">В Ленобласти благоустраивают «Яблоневые сады»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2567,119 +2567,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть обеспечит квартирами 272 детей-сирот в 2026 году </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">87 детей-сирот уже получили квартиры в Ленинградской области в 2026 году. Всего до конца года регион намерен обеспечить благоустроенным жильём 272 детей-сирот и детей, оставшихся без попечения родителей. На реализацию программы предусмотрено 991,1 млн рублей.</w:t>
+        <w:t xml:space="preserve">Древнего медведя отреставрируют в Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 15.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Международный центр реставрации Ленинградской области из Пермского краеведческого музея привезли скелет большого пещерного медведя, жившего на территории Пермского края 25 тысяч лет назад.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть обеспечит квартирами 272 детей-сирот в 2026 году</w:t>
+          <w:t xml:space="preserve">Древнего медведя отреставрируют в Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2706,119 +2706,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть благоустраивает пространства у водоёмов </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Набережные, пляжи, парки у воды стали любимым местом отдыха ленинградцев. Работа продолжается: 5 из 8 проектов, поданных регионом на Всероссийский конкурс благоустройства, — пространства возле водоёмов.</w:t>
+        <w:t xml:space="preserve">Личные финансы с господдержкой: стартовал Х этап Всероссийской просветительской эстафеты «Мои финансы» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приглашаем жителей Ленинградской области присоединиться к 10-му этапу Всероссийской просветительской эстафеты «Мои финансы», который посвящен мерам государственной поддержки личных финансов граждан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть благоустраивает пространства у водоёмов</w:t>
+          <w:t xml:space="preserve">Личные финансы с господдержкой: стартовал Х этап Всероссийской просветительской эстафеты «Мои финансы»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2845,119 +2845,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Открыта регистрация на Гражданский форум Ленинградской области #КОМАНДА47 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">С 12 по 14 августа в Старой Ладоге ежегодный #ГражданскийФорум47 соберёт более 250 представителей некоммерческого сектора. В фокусе — развитие местных инициатив. Участники разработают локальные социальные проекты для каждого из районов Ленинградской области.</w:t>
+        <w:t xml:space="preserve">17 сентября Тихвин примет большой концерт «Мосты культуры» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Где в Ленобласти можно услышать живое звучание башкирского курая? 17 сентября в Тихвине — на большом концерте «Мосты культуры», посвящённом Году единства народов России! АНО «Резонанс» при поддержке #грантГубернатораЛО объединит на одной сцене шедевры мировой классики и неповторимый национальный колорит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Открыта регистрация на Гражданский форум Ленинградской области #КОМАНДА47</w:t>
+          <w:t xml:space="preserve">17 сентября Тихвин примет большой концерт «Мосты культуры»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -2984,119 +2984,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть назвала промежуточные итоги капремонта </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В перечне выполненных работ — и строительно-монтажные работы, и разработка проектов. Капремонт жилья в Ленинградской области ведётся с опережением графика.</w:t>
+        <w:t xml:space="preserve">Просто космос: в Сясьстрое открылось новое благоустроенное пространство </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рядом с лесом, на месте бывшего пустыря, расположился парк Космонавтов: планеты и спутники, удобные дорожки и площадка для выгула собак, городские качели и лавочки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть назвала промежуточные итоги капремонта</w:t>
+          <w:t xml:space="preserve">Просто космос: в Сясьстрое открылось новое благоустроенное пространство</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3123,119 +3123,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В МФЦ Ленобласти обслуживают по Цифровому ID в МАКСЕ </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Быстро, удобно и безопасно – в МФЦ Ленобласти подведены первые итоги применения на практике нового сервиса «Цифровой ID в MAX» для идентификации личности заявителей.</w:t>
+        <w:t xml:space="preserve">Ленобласть поддержит Бокситогорский глинозёмный завод и теплоснабжение города </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 16.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По решению губернатора Ленинградской области Александра Дрозденко из бюджета будет выделено около 100 млн рублей на поддержку котельной в Бокситогорске.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В МФЦ Ленобласти обслуживают по Цифровому ID в МАКСЕ</w:t>
+          <w:t xml:space="preserve">Ленобласть поддержит Бокситогорский глинозёмный завод и теплоснабжение города</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3262,119 +3262,125 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Тосненском районе начал работу новый комплекс по сборке и хранению автокомпонентов </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко принял участие в открытии нового производственно-складского комплекса управляющей компании «КАРВИЛЬ» в Красном Бору Тосненского района.</w:t>
+        <w:t xml:space="preserve">Спортивная афиша Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 17.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Точные выстрелы, парусные гонки, легкоатлетические старты и выступления в кинологическом фристайле — в Ленобласти впереди спортивные выходные. 
+</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">
+</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Участников ждут «Кубок Губернатора Ленинградской области» по парусному спорту, региональный этап Всероссийских соревнований по легкой атлетике «Шиповка Юных», чемпионат СЗФО по кинологическому спорту и областные соревнования по практической стрельбе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Тосненском районе начал работу новый комплекс по сборке и хранению автокомпонентов</w:t>
+          <w:t xml:space="preserve">Спортивная афиша Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3401,119 +3407,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть решает проблему «коттеджного рабства» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Вместе с активистами, экспертами и представителями надзорных органов эту тему обсудили на круглом столе в Правительстве Ленинградской области. Глава региона Александр Дрозденко выступил с инициативой — внести поправки в федеральное законодательство, которые дадут возможность ввести для имущества общего пользования в коттеджных поселках режим общей долевой собственности: чтобы дороги, инженерные сети и другие объекты, без которых жизнь в посёлке невозможна, автоматически принадлежали всем жителям.</w:t>
+        <w:t xml:space="preserve">В Ириновке обновят сети водоснабжения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 17.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Ириновке Всеволожского района обновят более 11 километров водопровода для тысячи жителей. Работы пройдут по федеральному проекту «Модернизация коммунальной инфраструктуры».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть решает проблему «коттеджного рабства»</w:t>
+          <w:t xml:space="preserve">В Ириновке обновят сети водоснабжения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3540,119 +3546,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть повышает надежность энергоснабжения </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко сообщил ключевые моменты рабочей встречи с Министром энергетики Российской Федерации Сергеем Цивилевым.</w:t>
+        <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые инструменты для транспорта Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 17.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленобласть представила свой опыт улучшения работы транспортной отрасли на коллегии Минтранса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть повышает надежность энергоснабжения</w:t>
+          <w:t xml:space="preserve">НАЦПРОЕКТ: бережливые инструменты для транспорта Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3679,119 +3685,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Во Всеволожске Центр зимних видов спорта получил имя олимпийского чемпиона Владимира Белоусова </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Решение приурочили к 80-летию легендарного спортсмена. Переименование Центра поддержал Губернатор Ленинградской области Александр Дрозденко, а также направил приветственное слово, которое озвучили на торжественной церемонии.</w:t>
+        <w:t xml:space="preserve">В Ленинградской области началось голосование на выборах-2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 18.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В 8:00 открылись 1 038 избирательных участков. В Ленинградской области зарегистрировано 1 437 387 избирателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Во Всеволожске Центр зимних видов спорта получил имя олимпийского чемпиона Владимира Белоусова</w:t>
+          <w:t xml:space="preserve">В Ленинградской области началось голосование на выборах-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3818,119 +3824,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Жители Гатчинского муниципального округа станут первыми зрителями главного культурного события июля </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко сообщил, что 21 июля у подножия Казанского храма в Вырице, в день празднования Казанской иконы Божьей Матери, развернётся концерт-спектакль, который даст старт масштабному проекту «Душа русской цивилизации».</w:t>
+        <w:t xml:space="preserve">Нацпроекты: в Петровском — новое спортивное пространство </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 19.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сегодня в Петровском открылся многофункциональный спортивный парк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Жители Гатчинского муниципального округа станут первыми зрителями главного культурного события июля</w:t>
+          <w:t xml:space="preserve">Нацпроекты: в Петровском — новое спортивное пространство</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -3957,119 +3963,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Справку об участии в СВО оформят в МФЦ в день обращения </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Теперь в МФЦ Ленинградской области участники СВО могут в ускоренном режиме оформить и получить справку об участии в специальной военной операции.</w:t>
+        <w:t xml:space="preserve">Международные наблюдатели работают на выборах в Ленинградской области </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 20.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За ходом голосования в регионе следят международные наблюдатели от Межпарламентской Ассамблеи государств — участников СНГ. В состав международной группы на выборах депутатов Государственной Думы вошли представители Азербайджана, Армении, Беларуси, Казахстана, Кыргызстана, Таджикистана и Узбекистана, а также эксперты МИМРД МПА СНГ — всего почти 100 человек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Справку об участии в СВО оформят в МФЦ в день обращения</w:t>
+          <w:t xml:space="preserve">Международные наблюдатели работают на выборах в Ленинградской области</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4096,119 +4102,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Никольскому — надёжное водоотведение </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В поселке Никольский Подпорожского района стартовало строительство модульной станции очистки сточных вод.</w:t>
+        <w:t xml:space="preserve">На Дороге жизни встанет «Регулировщик» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 21.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Экспертный совет при Комитете градостроительной политики Ленинградской области согласовал архитектурно-художественное решение стелы «Регулировщик». Новый памятный знак могут установить во Всеволожском районе, на развилке Дороги жизни у поворота на Рахью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Никольскому — надёжное водоотведение</w:t>
+          <w:t xml:space="preserve">На Дороге жизни встанет «Регулировщик»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4235,119 +4241,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Лицом к лицу» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко рассказал о выставке портретов, которая проходит в зале «Эрмитаж-Выборг».</w:t>
+        <w:t xml:space="preserve">На водоочистных сооружениях в Волхове — важный этап работ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 21.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Здесь ведётся бетонирование фундамента блока очистных сооружений. Ход работ проверил председатель комитета по ЖКХ Ленинградской области Денис Беляев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«Лицом к лицу»</w:t>
+          <w:t xml:space="preserve">На водоочистных сооружениях в Волхове — важный этап работ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4374,119 +4380,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть помогла Крыму генераторами </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко рассказал о доставке в Крым 10 дизель-генераторных установок, которые помогут обеспечить резервное электроснабжение больниц, пожарных частей, насосных станций водоснабжения и других важных объектов. Одновременно решено, что резерв генераторов самой Ленинградской области будет пополнен.</w:t>
+        <w:t xml:space="preserve">Стройка школы искусств в Сосново набирает оборот </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 21.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За 20 дней строительная готовность школы искусств в Сосново выросла с 48 до 60%. Ход работ проверил председатель комитета по строительству Ленинградской области Егор Никитенко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть помогла Крыму генераторами</w:t>
+          <w:t xml:space="preserve">Стройка школы искусств в Сосново набирает оборот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4513,119 +4519,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Душа русской цивилизации» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко рассказал о концерте-спектакле «От Меня это было», который состоялся в день Казанской иконы Божией Матери в Вырице: с территории Ленинградской области стартовал большой духовно-исторический проект «Душа русской цивилизации».</w:t>
+        <w:t xml:space="preserve">Пять медалей Ленобласти на Чемпионате России по лыжероллерам </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область завершила Чемпионат России по лыжероллерам в Малиновке с пятью медалями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«Душа русской цивилизации»</w:t>
+          <w:t xml:space="preserve">Пять медалей Ленобласти на Чемпионате России по лыжероллерам</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4652,119 +4658,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Волейбол, гонки на драконах, с ружьем и на лыжах: спортивные выходные в Ленобласти обещают много интересного </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Лыжероллерная гонка в рамках Кубка Ленинградской области по биатлону — в «Кавголово», старт XX летней Спартакиады Бокситогорского района, зрелищный этап Чемпионата России по ралли-кроссу — на автодроме «Игора Драйв», масштабный фестиваль по гребле на лодках-драконах — в Кингисеппе, а также международные соревнования по городошному спорту — в Приозерске. Не обойдется без волейбола: сразу в нескольких муниципалитетах пройдут как классические турниры, так и соревнования по пляжному волейболу — в Выборге, Подпорожье, Сланцах и Приозерске. Ленинградская область в эти выходные превращается в единую спортивную арену — выбирайте локацию по душе и смело заряжайтесь энергией спорта на все выходные!</w:t>
+        <w:t xml:space="preserve">В Колчаново завершается ремонт водопровода </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 22.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Специалисты «Леноблводоканала» меняют трубу протяжённостью 1,2 км к домам на улицах Прибрежной и Новой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Волейбол, гонки на драконах, с ружьем и на лыжах: спортивные выходные в Ленобласти обещают много интересного</w:t>
+          <w:t xml:space="preserve">В Колчаново завершается ремонт водопровода</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4791,119 +4797,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ленобласти за 6 лет число социальных предпринимателей выросло в 20 раз </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">На заседании правительства региона подвели итоги реализации Модели системы поддержки социальных предпринимателей.</w:t>
+        <w:t xml:space="preserve">Александр Дрозденко отметил хранителей памяти о художнике Василии Поленове </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 23.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Художникам Ирине и Юрию Грецким вручили благодарственные письма Правительства Ленинградской области за личный вклад в сохранение исторической памяти о русском живописце Василии Поленове. Награждение прошло в рамках Дня города в Лодейном Поле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ленобласти за 6 лет число социальных предпринимателей выросло в 20 раз</w:t>
+          <w:t xml:space="preserve">Александр Дрозденко отметил хранителей памяти о художнике Василии Поленове</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -4930,119 +4936,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть развивает противопожарную инфраструктуру </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Более 2 тысяч пожаров в этом году в Ленобласти потушены региональной противопожарной службой На заседании Правительства Ленинградской области председатель комитета правопорядка и безопасности Андрей Гаврилов представил доклад о развитии региональной противопожарной службы.</w:t>
+        <w:t xml:space="preserve">В Ленобласти начинается отопительный сезон </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 23.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тепло уже включили в некоторых поселениях региона, остальным также рекомендовано начинать запуск отопления: сначала в социальные объекты, а затем и в жилые дома.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть развивает противопожарную инфраструктуру</w:t>
+          <w:t xml:space="preserve">В Ленобласти начинается отопительный сезон</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5069,119 +5075,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Плот-47 — защита от современных угроз </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко во время рабочей поездки в Выборг ознакомился с новой экспериментальной плавучей платформой «Плот-47». Она предназначена для защиты военно-морских баз, портовой инфраструктуры и объектов топливно-энергетического комплекса от современных угроз, включая безэкипажные катера и БПЛА. Производство полностью локализовано в Ленинградской области.</w:t>
+        <w:t xml:space="preserve">Спортивные выходные в Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 24.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осень — не повод сидеть дома! Самое время выбраться на спортивные события и зарядиться энергией. В эти выходные — межрегиональные спортивные соревнования по кудо, областные соревнования по практической стрельбе, Всероссийский день бега «Кросс нации-2026» и многое другое.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Плот-47 — защита от современных угроз</w:t>
+          <w:t xml:space="preserve">Спортивные выходные в Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5208,119 +5214,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть ускоряет капитальный ремонт жилья </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Обновление крыш, фасадов, инженерных систем ведётся раньше запланированных сроков.</w:t>
+        <w:t xml:space="preserve">Во Всеволожской больнице 100-летний юбиляр прошёл углублённое обследование </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В преддверии Международного дня пожилых людей во Всеволожской больнице провели углублённое обследование 100-летнего Виктора Николаевича. Несмотря на почётный возраст, он ведёт активный образ жизни: занимается гимнастикой, гуляет с родными и ездит на экскурсии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть ускоряет капитальный ремонт жилья</w:t>
+          <w:t xml:space="preserve">Во Всеволожской больнице 100-летний юбиляр прошёл углублённое обследование</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5347,119 +5353,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Балтик Ралли» остается площадкой патриотических инициатив» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко провел в Выборге заседание рабочей группы Комиссии Государственного Совета России по развитию авто- и мототуризма, которое прошло на площадке фестиваля «Балтик Ралли».</w:t>
+        <w:t xml:space="preserve">В Малом Вереве утвердили проект планировки территории под КРТ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 25.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Комитет градостроительной политики Ленинградской области утвердил проект планировки и межевания территории площадью почти 32 га в восточной части деревни Малое Верево Гатчинского округа. Новый квартал будет развиваться в рамках договора о комплексном развитии территории.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«Балтик Ралли» остается площадкой патриотических инициатив»</w:t>
+          <w:t xml:space="preserve">В Малом Вереве утвердили проект планировки территории под КРТ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5486,119 +5492,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">«Символ единства, свободы и настоящего братства людей» </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко возглавил мотопарад «Балтик Ралли» до государственной границы.</w:t>
+        <w:t xml:space="preserve">«Элком» усиливает производство при поддержке Ленобласти </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 26.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Сосновом Бору запущена новая линия вязальных машин ООО «Элком», которая позволит увеличить выпуск продукции до 500 тыс. изделий в год. Предприятие работает в регионе с 2003 года и производит трикотаж по полному циклу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">«Символ единства, свободы и настоящего братства людей»</w:t>
+          <w:t xml:space="preserve">«Элком» усиливает производство при поддержке Ленобласти</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5625,119 +5631,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленинградцы — бойцам СВО </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко сообщил, что сегодня на фестивале «Балтик Ралли» передали очередную партию гуманитарного груза бойцам «БАРС-Ленинградец» — первому именному добровольческому подразделению Ленинградской области, а также 56-му гвардейскому окружному учебному центру, чтобы бойцы проходили подготовку в условиях, максимально приближенных к боевым.</w:t>
+        <w:t xml:space="preserve">Ленобласть открывает новые возможности воспитателям </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область расширяет подготовку кадров для дошкольного образования и открывает новые детские сады. Сегодня в системе работают около 7 тысяч воспитателей, а будущих специалистов начинают готовить ещё со школьной скамьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленинградцы — бойцам СВО</w:t>
+          <w:t xml:space="preserve">Ленобласть открывает новые возможности воспитателям</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5764,119 +5770,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть отмечает день Военно-Морского Флота </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">В День Военно-Морского Флота России вместе с ветеранами, жителями и молодежью губернатор Ленинградской области Александр Дрозденко возложил цветы к памятнику адмиралу Фёдору Матвеевичу Апраксину в Выборге.</w:t>
+        <w:t xml:space="preserve">Ленобласть развивает туризм </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 27.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ленинградская область продолжает развивать туристскую инфраструктуру и создавать новые точки притяжения в городах региона. В числе приоритетов — увеличение числа мест для размещения гостей, развитие придорожной инфраструктуры и городских туристских центров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть отмечает день Военно-Морского Флота</w:t>
+          <w:t xml:space="preserve">Ленобласть развивает туризм</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -5903,119 +5909,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Благотворительные фонды Ленобласти смогут сократить расходы </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Государственная Дума приняла закон, который подготовила депутат от Ленинградской области Ольга Занко. Инициатива избавит небольшие благотворительные фонды от лишних расходов и бумажной работы.</w:t>
+        <w:t xml:space="preserve">100-летие Ленобласти отразят в благоустройстве </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 28.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В 2027 году Ленинградская область отметит 100-летний юбилей. Праздничная тема найдёт отражение в арт-объектах и малых архитектурных формах при благоустройстве.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Благотворительные фонды Ленобласти смогут сократить расходы</w:t>
+          <w:t xml:space="preserve">100-летие Ленобласти отразят в благоустройстве</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6042,119 +6048,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть капитально ремонтирует кровли и системы отопления </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Масштабный «тёплый» капремонт жилья по этим направлениям должен завершиться до старта отопительного сезона.</w:t>
+        <w:t xml:space="preserve">Новосаратовке — новый садик </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 29.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Госстройнадзор Ленинградской области выдал разрешение на ввод в эксплуатацию нового детского сада на 220 мест в Новосаратовке. Объект построила Setl Group по соглашению с Правительством Ленинградской области.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть капитально ремонтирует кровли и системы отопления</w:t>
+          <w:t xml:space="preserve">Новосаратовке — новый садик</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6181,119 +6187,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Старой Ладоге на раскопках кургана нашли крест, которому более тысячи лет </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Александр Дрозденко сообщил, что в Старой Ладоге, в урочище Плакун завершились раскопки кургана №11. Это древнейший могильник, связанный с первыми ладожанами. Археологи нашли здесь крест возрастом более тысячи лет, боевой топор, ладейные заклёпки и капсулу времени 1968 года — послание от коллег-предшественников. Экспедиция проходила по инициативе председателя комитета по печати Тимура Зайнуллина при поддержке АНО «Центр развития Ладоги» и сотрудников Староладожской экспедиции ИИМК РАН.</w:t>
+        <w:t xml:space="preserve">Разработчики представили первый этап мастер-плана Соснового Бора </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 30.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Новые жилые территории на севере города, развитие побережья Финского залива, транспортно-пересадочный узел у железной дороги и новые технологические площадки вошли в концепцию первого этапа разработки мастер-плана Соснового Бора. Материалы обсудили представители Правительства Ленинградской области, администрации города, Росатома, предприятий и местного бизнеса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Старой Ладоге на раскопках кургана нашли крест, которому более тысячи лет</w:t>
+          <w:t xml:space="preserve">Разработчики представили первый этап мастер-плана Соснового Бора</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6320,119 +6326,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Прогноз развития области  представлен ленинградцам </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Комитет экономического развития и инвестиционной деятельности Ленинградской области представил на общественное обсуждение проект прогноза социально-экономического развития региона на 2027-2029 годы.</w:t>
+        <w:t xml:space="preserve">Делегация Ленобласти большой командой работает на выставке «ИННОПРОМ. Беларусь» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 30.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Об этом сообщил губернатор Ленинградской области Александр Дрозденко.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Прогноз развития области  представлен ленинградцам</w:t>
+          <w:t xml:space="preserve">Делегация Ленобласти большой командой работает на выставке «ИННОПРОМ. Беларусь»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6459,119 +6465,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">В Ивангороде — праздничный капремонт </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Ивангород встретит День Ленинградской области с обновлёнными домами: капитальный ремонт координируют комитет по ЖКХ и Фонд капремонта 47 региона.</w:t>
+        <w:t xml:space="preserve">Ленобласть использует импортозамещающие технологии в ЖКХ и благоустройстве </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 30.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Делегация Ленобласти посетила V Всероссийский форум по благоустройству «Импортозамещение. Сделано в России» и I выставку-конференцию «Технологии управления качеством жизни» в московском «Тимирязев Центре».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">В Ивангороде — праздничный капремонт</w:t>
+          <w:t xml:space="preserve">Ленобласть использует импортозамещающие технологии в ЖКХ и благоустройстве</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -6598,536 +6604,119 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленобласть наводит порядок на дорогах и в перевозках </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Губернатор Ленинградской области Александр Дрозденко подписал распоряжение о создании новой Межведомственной транспортной комиссии.</w:t>
+        <w:t xml:space="preserve">Ленобласть поддерживает Донбасс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата публикации: 30.09.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Четыре года назад, 30 сентября 2022 года, произошло историческое воссоединение ДНР, ЛНР, Запорожской и Херсонской областей с Россией. Регионы нашей страны вместе помогают им восстанавливаться и развиваться. Ленинградская область постоянно ведёт работы на Донбассе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Подробнее на сайте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank">
         <w:r>
           <w:rPr>
             <w:color w:val="0000ff"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ленобласть наводит порядок на дорогах и в перевозках</w:t>
-[...416 lines deleted...]
-          <w:t xml:space="preserve">Нацпроекты: в Сланцах стартовал капремонт коллектора</w:t>
+          <w:t xml:space="preserve">Ленобласть поддерживает Донбасс</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:b w:val="false"/>
@@ -7966,51 +7555,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95888/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95905/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95913/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95917/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/95999/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96026/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96084/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96085/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96086/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96166/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96143/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96165/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96190/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96199/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96214/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96286/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96289/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96331/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96394/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96413/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96428/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96445/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96452/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96471/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96490/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96491/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96494/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96495/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96537/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96546/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96568/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96629/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96639/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96670/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96676/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96677/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96708/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96712/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96715/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96717/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96718/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96719/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96746/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96761/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96801/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96808/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96829/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96835/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96858/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96862/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/96882/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/97935/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/97948/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/97972/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/97984/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98019/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98024/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98025/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98068/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98083/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98090/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98097/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98137/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98138/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98162/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98234/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98236/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98277/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98284/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98336/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98362/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98390/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98394/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98399/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98448/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98461/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98470/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98484/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98533/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98584/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98628/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98640/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98643/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98666/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98671/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98690/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98703/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98725/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98745/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98747/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98778/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98780/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98782/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98841/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98860/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98897/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98898/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98906/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lenobl.ru/ru/dlya-smi/news/98925/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>